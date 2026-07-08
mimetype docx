--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -1427,57 +1427,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак в кафе.Сбор лагеря. Выезд из Тюнгура до с.Усть-Кан.Пешая прогулка на смотровую площадкуОбед в кафе.Остановка на Семинском перевале. Поздний ужин в «Таёжнике». Окончание программы. Трансфер до г.Горно-Алтайска.Список гостиниц,которые можете забронировать для доп.ночи.Желающие могут остаться ночевать в палатках на территории отеля Таёжник. Трансфер в аэропорт на след.утро в стоимость не входит..ВНИМАНИЕ! Билеты на самолет нужно приобретать на следующий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">20.06.2026 - 26.06.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.07.2026 - 29.07.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.08.2026 - 19.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1719,51 +1712,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD1036D4"/>
+    <w:nsid w:val="4476767B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1867,51 +1860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E545584"/>
+    <w:nsid w:val="BB88D36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2015,51 +2008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B9F837D"/>
+    <w:nsid w:val="042665E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2163,51 +2156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54C1B546"/>
+    <w:nsid w:val="84ADB1A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2311,51 +2304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F172507E"/>
+    <w:nsid w:val="37A524A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>