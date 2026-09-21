--- v1 (2026-07-08)
+++ v2 (2026-09-21)
@@ -14,86 +14,86 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тур к вершине мира Кокса-Катунь-Мультинские озера-Белуха</w:t>
+        <w:t xml:space="preserve">Семейный авторский тур по Алтаю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Комбинированные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 96 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Данный тур является лауреатом Всероссийской туристской премии "МАРШРУТ ГОДА 2024" в номинации "Лучший туристический маршрут для семейного путешествия".</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -804,75 +804,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Страховка от клеща</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, её можно оформить дополнительно, стоимость      страховки 400 рублей, срок действия 1 год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Также Вы можете написать нам в WhatsApp или Telegram 8-913-990-67-74</w:t>
+        <w:t xml:space="preserve"> 8-913-990-67-74</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для бронирования тура нужно внести предоплату в размере 30% от стоимости тура, остаток в день заезда.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур к вершине мира Кокса-Катунь-Мультинские озера-Белуха — это увлекательное путешествие, которое открывает перед туристами красоты и уникальность горного Алтая. Маршрут проходит через живописные долины и леса, по берегам бирюзовых рек Кокса и Катунь, вдоль каскада Мультинских озер, завершаясь величественной горой Белуха, которую заслуженно называют «вершиной мира». Это путешествие подарит вам погружение в великолепную природу, познакомит с уникальной флорой и фауной региона, а также подарит незабываемые впечатления.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1427,64 +1403,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак в кафе.Сбор лагеря. Выезд из Тюнгура до с.Усть-Кан.Пешая прогулка на смотровую площадкуОбед в кафе.Остановка на Семинском перевале. Поздний ужин в «Таёжнике». Окончание программы. Трансфер до г.Горно-Алтайска.Список гостиниц,которые можете забронировать для доп.ночи.Желающие могут остаться ночевать в палатках на территории отеля Таёжник. Трансфер в аэропорт на след.утро в стоимость не входит..ВНИМАНИЕ! Билеты на самолет нужно приобретать на следующий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">13.08.2026 - 19.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
@@ -1712,51 +1674,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4476767B"/>
+    <w:nsid w:val="BA8B8124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1860,51 +1822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB88D36E"/>
+    <w:nsid w:val="762F77A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2008,51 +1970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="042665E1"/>
+    <w:nsid w:val="DAA9C343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2156,51 +2118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84ADB1A7"/>
+    <w:nsid w:val="4BFF5989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2304,51 +2266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="37A524A3"/>
+    <w:nsid w:val="5589A1C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2538,51 +2500,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/chto-vzyat-s-soboy-v-kombinirovanniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/chto-vzyat-s-soboy-v-kombinirovanniy-tur" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>