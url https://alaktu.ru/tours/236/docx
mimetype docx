--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -1648,51 +1648,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E6C5E8A"/>
+    <w:nsid w:val="A4327E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1796,51 +1796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="393F074E"/>
+    <w:nsid w:val="ADFB8385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +1944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7248F810"/>
+    <w:nsid w:val="1CF467A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>