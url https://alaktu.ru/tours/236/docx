--- v1 (2026-07-01)
+++ v2 (2026-07-01)
@@ -1648,51 +1648,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4327E85"/>
+    <w:nsid w:val="1FD8AE71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1796,51 +1796,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ADFB8385"/>
+    <w:nsid w:val="68B580CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +1944,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CF467A2"/>
+    <w:nsid w:val="824542BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>