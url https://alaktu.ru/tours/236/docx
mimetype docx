--- v2 (2026-07-01)
+++ v3 (2026-08-16)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 10 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 88 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 15 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -1374,57 +1374,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Туркомплекс «Байару» - Туркомплекс «Таежник».Завтрак в кафе т\к Байару. Выезд из т\к Байару.Обед в придорожном кафе.Ужин в кафе т\к ТаежникВыезд. Отправление в 22.30. Прибытие в Барнаул в 4 утра следующего дня, в Новосибирск в 7 утра следующего дня. Доставка в аэропорт г. Горно-Алтайска осуществляется к времени вылета самолета.Для тех, кто выезжает из т\к Таежник на следующий день после окончания программы тура размещение согласно заранее выбранному варианту, завтрак в стоимость тура не входит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">04.07.2026 - 13.07.2026 15 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
@@ -1648,51 +1641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FD8AE71"/>
+    <w:nsid w:val="72D2B683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1796,51 +1789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68B580CC"/>
+    <w:nsid w:val="7EA7BB50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +1937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="824542BE"/>
+    <w:nsid w:val="EED43E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>