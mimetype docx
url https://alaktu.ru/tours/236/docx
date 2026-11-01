--- v3 (2026-08-16)
+++ v4 (2026-11-01)
@@ -14,271 +14,607 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тур к Белухе пешком 2026 (конное сопровождение)</w:t>
+        <w:t xml:space="preserve">Тур к Белухе пешком 2027 (конное сопровождение)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Пешие с сопровождением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 10 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 88 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 106 600 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-[...28 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve">Главные точки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гора Белуха</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аккемское озеро</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аккемский ледник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">долина Ярлу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Камень Рериха</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">водопад Текелю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озеро Кюльдуайры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">перевал Кара-Тюрек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Катунский хребет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> и территория </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сайлюгемского национального парка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 дней большого пешего маршрута — но без тяжёлого рюкзака за плечами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Вы идёте налегке с водой, ветровкой и личными вещами, а основной багаж перевозят алтайские лошади. Это позволяет сохранить силы для длинных переходов и сосредоточиться на самом маршруте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Путь к </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Белухе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> постепенно выключает привычный ритм: хвойные леса сменяются высокогорными озёрами, впереди появляются ледники и снежные вершины, а финальным испытанием становится </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кара-Тюрек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> высотой 3080 метров. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Это маршрут про </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выносливость, свободу движения и удовольствие от собственного прогресса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. После нескольких дней пешего пути среди гор возвращаешься с приятной физической усталостью, ясной головой и ощущением действительно пройденного маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🔥 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Почему этот тур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  🎒 Без тяжёлого рюкзака: основной багаж перевозят лошади — одна грузовая лошадь на двух туристов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  🏔 Белуха максимально близко: маршрут проходит через долину Ярлу, мимо Аккемского озера к Аккемскому леднику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  💦 Разные ландшафты: водопад Текелю, озеро Кюльдуайры, тайга, горные реки и ледники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  ⛰ Кульминация — Кара-Тюрек: перевал высотой 3080 м с панорамой Белухи; в этот день предстоит около 18 км и более километра набора высоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  ⛺ Настоящий походный формат: палаточные стоянки, питание на маршруте и сопровождение инструкторов и конюхов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> 88000 руб/чел</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">сложность: средняя сложность (нужен опыт походов, легкая переносимость перепад высот, адаптивность к высокогорью, готовность преодолевать большие пешие расстояния).</w:t>
+        <w:t xml:space="preserve"> 106 600 руб/чел</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Одноместное размещение в палатке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 110 000 руб/чел</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возрастное ограничение: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">с 16 до 65 лет( от 65 до 70 лет приобретаете мед.страховку самостоятельно-наличие обязательно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сложность: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">выше средней  (нужен опыт пеших походов, легкая переносимость перепад высот, адаптивность к высокогорью, готовность преодолевать большие пешие расстояния).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут сложный, для участия  в нем туристы должны иметь опыт пеших  горных походов и хорошую физическую форму;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="rgb(149, 55, 52)"/>
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:color w:val="rgb(0, 0, 0)"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Время в пути, и протяженность переходов, указанные в программе тура, рассчитаны исходя из хорошего физического состояния всех участников группы и хороших погодных условий. График, протяженность и длительность переходов может варьироваться, в зависимости от погодных условий и физического состояния группы. Скорость группы определяется скоростью самого медленного участника, на которую ориентируется гид. Отрыв наиболее сильных участников группы от остальных не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="rgb(149, 55, 52)"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">минимальное количество человек в группе для проведения тура - 7человек.</w:t>
+          <w:color w:val="rgb(0, 0, 0)"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">минимальное количество человек в группе для проведения тура - 7 человек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Групповой трансфер из аэропорта Горно-Алтайска в подарок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">Внимание! При приобретении билетов на самолет выбирайте те рейсы, которые прилетают в аэропорт Горно-Алтайска до 10:00 по местному времени!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В качестве личного снаряжения в походе необходимо иметь вещи, перечисленные в разделе «</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Что взять с собой в пеший тур»</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -343,52 +679,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ВНИМАНИЕ!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:i w:val="1"/>
-          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Для иностранных граждан на этом маршруте требуется оформление пропуска в погран зону. Срок оформления - 30 суток. Прием заявок на тур от иностранных граждан прекращается за 33 дня до выхода на маршрут. Для оформления пропуска необходим скан паспорта, с которым иностранный гражданин планирует прибыть на маршрут, контактный номер телефона  и информация о месте постоянного проживания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура входит:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
@@ -505,51 +839,51 @@
         <w:t xml:space="preserve">В стоимость тура НЕ входит:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доставка до т\к Таежник к началу тура и выезд обратно кроме группового трансфера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">обед в 1 день</w:t>
+        <w:t xml:space="preserve">обед в 1, 10 день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Страховка от клеща</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, её можно оформить дополнительно, стоимость страховки 400,00 рублей, срок действия 1 год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -611,213 +945,168 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Не зря одно из наиболее известное место силы Горного Алтая и не только располагается в районе горы Белуха - и это место — Долина Ярлу, где адептами Рериха сложен каменный город.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Самое большое испытание для путников подъем на перевал “Черное сердце” - Кара-Тюрек, высота которого 3080 метров над уровнем моря, но все трудности компенсируются величественным видом открывающимся глазам покорителей перевала с его вершины!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
-    <w:p/>
-[...92 lines deleted...]
-    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Переезд: Туркомплекс «Таежник» – Туркомплекс «Байру».</w:t>
+        <w:t xml:space="preserve"> - Переезд: Туркомплекс «Таежник» – с.Тюнгур Туркомплекс «Байры».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">430 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Туркомплекс «Таежник» – Туркомплекс «Байру».Заезд на т\к Таежник. Знакомство с гидомЗавтрак в кафе "Таежник" для тех, кто прибыл до 10-30. (из Новосибирска и Горно-Алтайска)Встреча туристов прибывших из Барнаула.Выезд к месту начала активной части маршрута, с.Тюнгур. Обед в кафе.(оплачивается самостоятельно)Во время автопутешествия туристы проедут по знаменитому Чуйскому тракту до Семинского перевала, затем по автодороге на Усть-Коксу. По пути туристы узнают об истории Горного Алтая, о традициях его коренного населения. Размещение в палатках.(за доп.плату возможно ночевка в дерев.домике)Ужин в кафе т\к Байару. Инструктаж, подготовка к походу. Баня.</w:t>
+        <w:t xml:space="preserve">Встреча в аэропорту Горно-Алтайска групповым трансфером, переезд до точки сбора с группой до т\к Таежник. Знакомство с гидом.Завтрак в кафе "Таежник" для тех, кто прибыл до 10:30Выезд к месту начала активной части маршрута, с. Тюнгур.Главные точки: «Таёжник», Чуйский тракт, Семинский перевал, Тюнгур, туркомплекс «Байару». Отправимся к подножию Белухи по Чуйскому тракту, через Семинский перевал и далее в сторону Усть-Коксы. По дороге — горные панорамы и знакомство с историей и культурой Алтая.⛺ Вечером разместимся в палатках на территории «Байару» в Тюнгуре. Ужин, инструктаж и баня перед началом пешей части.ℹ️ Обед в первый день оплачивается самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Село Тюнгур  – перевал “Кузуяк” – Визит-Центр Национального парка “Сайлюгемский” - река “Ороктой”. </w:t>
       </w:r>
     </w:p>
@@ -838,51 +1127,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Село Тюнгур  – перевал “Кузуяк” – Визит-Центр Национального парка “Сайлюгемский” - река “Ороктой”. После завтрака в кафе т\к Байару  распределяем и упаковываем вещи и продукты по арчимакам и драйбегам, складываем необходимые мелочи в личные рюкзаки и отправляемся в путь. Часть пути от т/к “Байару” до Визит-центра Сайлюгемского национального парка преодолевается на автомобиле повышенной проходимости, далее отправляемся в первый пеший переход до р.Ороктой. Пеший переход этого дня проходит по территории Сайлюгемского национального паркаОбед в виде перекусаУстановка лагеря на поляне возле Ороктоя. Ужин готовит гид на костре, помощь участников группы приветствуется.В пути 4-5  часов.</w:t>
+        <w:t xml:space="preserve">Село Тюнгур  – перевал “Кузуяк” – Визит-Центр Национального парка “Сайлюгемский” - река “Ороктой”. После завтрака в кафе  распределяем и упаковываем вещи и продукты по арчимакам и драйбегам, складываем необходимые мелочи в личные рюкзаки и отправляемся в путь. Часть пути от т/к “Байару” до Визит-центра Сайлюгемского национального парка преодолевается на автомобиле повышенной проходимости, далее отправляемся в первый пеший переход до р.Ороктой. Пеший переход этого дня проходит по территории Сайлюгемского национального паркаОбед в виде перекусаУстановка лагеря на поляне возле Ороктоя. Ужин готовит гид на костре, помощь участников группы приветствуется.В пути 4-5  часов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Река “Ороктой” – ручей “Тухман”.</w:t>
       </w:r>
     </w:p>
@@ -1251,212 +1540,226 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переход: Долина Ярлу - оз. Ак Кем - перевал Каратюрек - ур.Айры-КарасуРанний подъем. Завтрак готовится гидом на костре. Сегодня Нам предстоит крайний раз взглянуть на величественную Гору и попрощаться с ней. Но какой это будет взгляд! Ведь прощание с Белухой предстоит совершить с вершины перевала Кара-Тюрек, что в переводе означает “Черное Сердце” высота которого составляет 3080 метров над уровнем моря. Поистине вид впечатлит даже самого не впечатлительного человека. После расставания с Горой спускаемся по каменным россыпям до урочища Айры-Карасу, где нам и предстоит ночевка.Обед в виде перекуса, место определяется гидом. Время в пути 7-8 часов, набор высоты чуть больше 1 км при подъеме на Кара-Тюрек.Место стоянки может быть изменено, оно определяется погодными условиями, состоянием группы и иными объективными причинами, что повлечет за собой небольшое изменение протяженности перехода.Ужин готовит гид на костре, помощь участников группы приветствуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 9</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Пеший переход от урочища Айры-Карасу до поляны Изекерю, далее на автомобиле до т\б “Байару”.</w:t>
+        <w:t xml:space="preserve"> - Пеший переход от урочища Айры-Карасу до поляны Изекерю, далее на автомобиле до т\б “Байры”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">пешком - 15км \ авто - 15км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Пеший переход от урочища Айры-Карасу до поляны Изекерю, далее на автомобиле до т\б “Байару”.Завтрак готовится гидом на костре.В этот завершающий активную часть маршрута день путниками предстоит преодолеть довольно длинное расстояние, но часть из пути - на автомобиле. После спуска в долину реки Кучерла, путники движутся вдоль реки Кучерла по довольно ровной местности. Дойдя до поляны Изекерю туристы садятся в автомобиль повышенной проходимости и едут до т/б Байару. Обед в виде перекуса, место определяется гидом.Размещение на территории в палатках. Ужин в кафе. Баня.</w:t>
+        <w:t xml:space="preserve">Пеший переход от урочища Айры-Карасу до поляны Изекерю, далее на автомобиле до т\б “Байры”.Завтрак готовится гидом на костре.В этот завершающий активную часть маршрута день путниками предстоит преодолеть довольно длинное расстояние, но часть из пути - на автомобиле. После спуска в долину реки Кучерла, путники движутся вдоль реки Кучерла по довольно ровной местности. Дойдя до поляны Изекерю туристы садятся в автомобиль повышенной проходимости и едут до т/б Байры. Обед в виде перекуса, место определяется гидом.Размещение на территории в палатках. Ужин в кафе. Баня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 10</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Туркомплекс «Байару» - Туркомплекс «Таежник».</w:t>
+        <w:t xml:space="preserve"> - Туркомплекс «Байры» - Горно-Алтайск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">430 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Туркомплекс «Байару» - Туркомплекс «Таежник».Завтрак в кафе т\к Байару. Выезд из т\к Байару.Обед в придорожном кафе.Ужин в кафе т\к ТаежникВыезд. Отправление в 22.30. Прибытие в Барнаул в 4 утра следующего дня, в Новосибирск в 7 утра следующего дня. Доставка в аэропорт г. Горно-Алтайска осуществляется к времени вылета самолета.Для тех, кто выезжает из т\к Таежник на следующий день после окончания программы тура размещение согласно заранее выбранному варианту, завтрак в стоимость тура не входит.</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе т\к Байару. Сбор лагеря.Выезд из т\к Байры ближе к Горно-Алтайск.Выгружаем вещи в “Таёжнике”, можно остаться в палатке ночевать бесплатно.Окончание программы (билеты нужно брать с вылетом на след.день)ℹ️ Обед,ужин в этот день оплачивается самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">05.07.2027 - 14.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22.07.2027 - 31.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 10:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость групповой доставки из аэропорта Горно-Алтайска до туркомплекса "Таёжник" (туда-обратно) В ПОДАРОК при приобретении данного тура.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1641,51 +1944,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72D2B683"/>
+    <w:nsid w:val="F4CF7880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1789,51 +2092,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EA7BB50"/>
+    <w:nsid w:val="3F9E34D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1937,51 +2240,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EED43E74"/>
+    <w:nsid w:val="CF813838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +2468,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-peshiy-tur-s-konnim-soprovojdeniem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-peshiy-tur-s-konnim-soprovojdeniem" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>