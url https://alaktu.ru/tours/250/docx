--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -1278,51 +1278,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B8B69E2"/>
+    <w:nsid w:val="30F10099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1426,51 +1426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C621186"/>
+    <w:nsid w:val="60827FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>