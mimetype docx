--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -1278,51 +1278,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30F10099"/>
+    <w:nsid w:val="F86ADCEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1426,51 +1426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60827FAA"/>
+    <w:nsid w:val="22892AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>