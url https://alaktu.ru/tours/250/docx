--- v2 (2026-07-16)
+++ v3 (2026-08-30)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Весна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 102 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Весна на Алтае удивительна! Природа оживает, распускаются первые цветы, а горы становятся лилово-розовыми! На скалах оживает маральник и благодаря своим цветкам меняет пейзаж гор. </w:t>
@@ -244,51 +244,51 @@
         <w:t xml:space="preserve">Включено в стоимость</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">групповой трансфер из аэропорта Горно-Алтайска до отеля Таёжник в подарок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">питание двухразовое: завтраки и ужины в уютных кафе;</w:t>
+        <w:t xml:space="preserve">питание двухразовое: завтраки и обеды в уютных кафе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">перевозки на микроавтобусе мерседес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">оплата проживания в номерах с удобствами, согласно выбранному размещению;</w:t>
       </w:r>
@@ -411,158 +411,157 @@
         <w:t xml:space="preserve">Оплачивается отдельно:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">доставка до эко-отеля "Таежник" и обратно, за исключением группового трансфера из/в аэропорт Горно-Алтайска;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">питание: обеды;</w:t>
+        <w:t xml:space="preserve">ужины</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">экскурсии не входящие в программу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">страховка от клеща (400 рублей).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Для бронирования оставьте заявку на сайте или </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Для бронирования оставьте заявку нам 89139906774</w:t>
+      </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Внесите предоплату в размере 30% от стоимости тура, остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 ночей : эко-отель "Таёжник" 2* расположен у подножия горы Черепан, рядом с Чуйским трактом недалеко от села Манжерок.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Номера категории дуплекс — благоустроенные номера  площадью 16 кв. м.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В номере: двуспальная или две полутороспальные кровати + доп. место (раскладной диван), полный санузел (туалет, душ, раковина), шкаф для одежды,  полотенца, фен, бесплатный Wi-Fi, телевизор, мини-холодильник, чайник, чайные пары</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 ночь: туристический комплекс “Кочевник”, расположенный неподалеку от поселка Чибит на берегу Чуи, идеально сочетает два качества: удобные комфортные дома и нетронутая природа Мажойского ущелья. В полной мере отвечает заявленному слову «эко» — экологически чистые дома, да и все постройки размещены для минимального нанесения вреда природе.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размещение: стандартный благоустроенный номер в корпусе</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В номере: две 1,5-спальные кровати (или двуспальная), полный санузел (туалет, душ, раковина), полотенца, телевизор, мини-холодильник, бесплатный Wi-Fi.</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ВОЗМОЖНА ЗАМЕНА СРЕДСТВ РАЗМЕЩЕНИЯ НА АЛЬТЕРНАТИВНЫЕ.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур "Когда цветет маральник" — это уникальная возможность окунуться в мир красочной природы Алтая. Этот тур представляет собой идеальное сочетание активного отдыха и созерцания потрясающих пейзажей, которые особенно впечатляют в период цветения маральника. Когда цветет маральник, горные склоны покрываются малиновыми оттенками, создавая захватывающее зрелище, которое запоминается на всю жизнь. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Преимущества тура "Когда цветет маральник"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Одним из главных преимуществ тура является его продуманная организация. Тур "Когда цветет маральник в Алтае с сопровождением" гарантирует безопасность и комфорт участников на всех этапах путешествия. Сопровождающие гиды не только обеспечивают удобство и безопасность, но и делятся интересными фактами о природе и культуре региона. Туристы имеют возможность посетить уникальные природные достопримечательности, насладиться свежим воздухом и узнать больше о флоре и фауне Алтая. Более того, тур "Когда цветет маральник" предлагается по выгодной цене, что делает его доступным для широкого круга путешественников.</w:t>
@@ -571,51 +570,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Туроператор Алтай-Актив-Тур</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Организатором путешествия является надежный туроператор "Алтай-Актив-Тур", который уже много лет занимается проведением туров различной сложности в Алтае. Команда профессионалов заботится о каждом клиенте, предоставляя подробные инструкции и советы по подготовке к путешествию. Алтай-Актив-Тур учитывает интересы и пожелания туристов, предлагая различные варианты размещения и маршруты. Благодаря богатому опыту и высокому уровню сервиса, они сделали тур "Когда цветет маральник по выгодной цене от Алтай-Актив-Тур" максимально комфортным и интересным.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Путешествие на Алтай в период, когда цветет маральник, — это незабываемое приключение, которое дарит яркие впечатления и новые открытия. Благодаря туру "Когда цветет маральник", организованному туроператором Алтай-Актив-Тур, каждый желающий может прикоснуться к этой природной красоте по доступной цене. Выбирая этот тур, вы получаете возможность насладиться великолепием алтайских пейзажей, ощутить гостеприимство местных жителей и зарядиться энергией природы. Не упустите шанс стать частью этого удивительного зрелища в 2026 году.</w:t>
+        <w:t xml:space="preserve">Путешествие на Алтай в период, когда цветет маральник, — это незабываемое приключение, которое дарит яркие впечатления и новые открытия. Благодаря туру "Когда цветет маральник", организованному туроператором Алтай-Актив-Тур, каждый желающий может прикоснуться к этой природной красоте по доступной цене. Выбирая этот тур, вы получаете возможность насладиться великолепием алтайских пейзажей, ощутить гостеприимство местных жителей и зарядиться энергией природы. Не упустите шанс стать частью этого удивительного зрелища в 2027 году.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
@@ -642,495 +641,516 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">66 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Информация о доставке в специальном разделе "Доставка" описания настоящего тура. Прибытие до места начала тура (согласно выбранному трансферу).Размещение в номерах согласно выбранной категории(по правилам в 14:00, возможно раньше). Сбор группы.Для тех кто приезжает в эко-отель "Таежник" до 10-45 - завтрак в кафе на территории эко-отеля “Таежник”.Знакомство с гидом.После обеда выезд в г.Горно-Алтайск ,вас ожидает экскурсия в Национальный музей им.А.В. АнохинаВ музее им. Анохина собрано большое количество экспонатов, посвященных истории, быту и культуре коренного населения. Центральная экспозиция – захоронение знаменитой Алтайской принцессы Укока, которую местное население считает священной хранительницей алтайского народа.В завершении экскурсии вас ждет войлочный мастер-класс в этно-аиле(Аил-национальное жилище местного населения). Обряд знакомства, чаепитие алтайского травяного чая. Вы погрузитесь в быт и культуру алтайского народа.Ужин в кафе "Таежник"Концерт алтайского горлового пения( будет проводится если в группе будет от 8 человек)</w:t>
+        <w:t xml:space="preserve">Прибытие до места начала тура (согласно выбранному трансферу).Размещение в номерах согласно выбранной категории(по правилам в 14:00, возможно раньше). Сбор группы.Для тех кто приезжает в эко-отель "Таежник" до 10-45 - завтрак в кафе на территории эко-отеля “Таежник”.Знакомство с гидом.После обеда выезд в г.Горно-Алтайск ,вас ожидает экскурсия в Национальный музей им.А.В. АнохинаВ музее им. Анохина собрано большое количество экспонатов, посвященных истории, быту и культуре коренного населения. Центральная экспозиция – захоронение знаменитой Алтайской принцессы Укока, которую местное население считает священной хранительницей алтайского народа.В завершении экскурсии вас ждет войлочный мастер-класс в этно-аиле(Аил-национальное жилище местного населения). Обряд знакомства, чаепитие алтайского травяного чая. Вы погрузитесь в быт и культуру алтайского народа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Эко-отель "Таёжник" - Камышлинский водопад - с. Камлак - Зубровый питомник  - эко-отель "Таёжник"-сырный мк</w:t>
+        <w:t xml:space="preserve"> - Камышлинский водопад - Чемал-о.Патмос- смотровая Толгоек-Зубы дракона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто 160, пешком 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">164 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Экскурсия на Камышлинский водопад, зубрятник и Сырный мастер-классЗавтрак в кафе на территории эко-отеля “Таёжник”На авто доезжаем до с.Барангол, где пересаживаемся на моторные лодки, которые доставят вас до территории водопада. С воды лес и горы выглядят иначе.Камышлинский водопад расположен на левом берегу Катуни и имеет высоту более 15м. Обед в кафе.(оплачивается дополнительно)Переезд в с.Камлак.Посещение Зубрового питомника - экспериментального хозяйства, единственного за Уралом.Возвращение в Таёжник.Сырный мастер-класс, где вы узнаете как варится сыр и даже можете записать рецепт, дегустация.Ужин в кафе “Таёжник”</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе на территории эко-отеля.В этот день туристы совершат экскурсию на моторных лодках по реке Катунь к Камышлинскому водопаду, который расположился на левом берегу Катуни и имеет высоту более 15 м.У гостей будет возможность подняться на смотровую площадку, погулять по территории водопадаОбед в кафеУвлекательная экскурсия в райцентр Чемал, известный своим уникальным мягким и теплым климатом, и его окрестности.С конца 19 века село Чемал превратилось в бальнеологический курорт, куда приезжали со всей России.Был он популярен и в советское время благодаря мягкому микроклимату, обилию солнца и уникальному составу воздуха с большим содержанием озона и эфирных масел, что благотворно влияет на нервную систему человека.Туристы посетят наиболее интересные достопримечательности района, такие как: «козья тропка», ворота Сартакпая, храм Иоанна Богослова на о. Патмос, смотровую площадку Толгоек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Экскурсия "Были и легенды Чуйского тракта"</w:t>
+        <w:t xml:space="preserve"> - Чудеса Телецкого озера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто-340 , пешком-4</w:t>
+        <w:t xml:space="preserve">Авто - 389 Катер - 40 Пешком - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">344 км</w:t>
+        <w:t xml:space="preserve">389 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Экскурсия "Были и легенды Чуйского тракта"Завтрак в кафе на территории эко-отеля “Таёжник”Чуйский тракт - сегодня это крупнейшая федеральная трасса длиной 962 км, связывающая Россию и Монголию. Известна же эта дорога была еще более тысячи лет назад как Мунгальский тракт - по ней шли торговые караваны с Востока в Россию и обратно. Подробнее с историей уникального тракта туристы познакомятся во время экскурсии.В ходе экскурсии туристов ждет знакомство с Чуйским трактом, посещение знаковых природных, рукотворных и исторических объектов Чуйского тракта, Туристы узнают историю строительства дороги вошедшей в список 10 самых красивых дорог по версии Юнеско, увидят гору Сарлык с высоты Семинского перевала, насладятся великолепием Каракольской долины, посетят памятник алтайскому суслику, ощутят захватывающие эмоции подъема по серпантинного перевала Чике-Таман, увидят место слияния рек Чуя и Катунь, узнают насколько может быть бирюзовой вода в главной реке Горного Алтая.Также гостей ждет встреча с древней историей и наскальными петроглифами в ур.Калбак-Таш. Заканчивается полный впечатлений день размещением в эко-комплексе "Кочевник", либо аналогичном.Ужин в кафе на территории туркомплекса “Кочевник”.</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе “Таёжник”Ранний выезд до с.Артыбаш. Посадка в катер.Во время этой экскурсии на катере вы увидите своими глазами удивительные чудеса Телецкого озера. Пять живописных водопадов - Киште (8 м), Корбу (12,8 м), Аю-Кечпес (80 м), Чодор (8 м) и Эстюбэ (8 м).Обед во время экскурсии в кафе на водопаде Корбу.Эта программа для тех, кто хочет выйти за рамки классической экскурсии до водопада Корбу, для тех, кто хочет увидеть и узнать как можно больше о Телецком озере и его достопримечательностях. Во время экскурсии наши экскурсоводы предоставят вам интересную информацию о Телецком озере, сведения о климате, растительном и животном мире прителецкой тайги и, конечно же, прогулка не обойдется без легенд и загадочных историй, которыми окутано Телецкое озеро. Возвращение в Артыбаш и далее переезд в эко-отель "Таежник".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Экскурсия "Марсианские хроники Алтайских гор"</w:t>
+        <w:t xml:space="preserve"> - "Символы Алтая"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто-468 / пешком-3</w:t>
+        <w:t xml:space="preserve">авто 150, пешком 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">468 км</w:t>
+        <w:t xml:space="preserve">154 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Экскурсия "Марсианские хроники Алтайских гор"Завтрак в кафе туркомплекса "Кочевник"В первой половине дня путешественников ждет путешествие в ур. Кызыл-Чин, именуемое среди туристов "Алтайским Марсом" из-за цвета гор, окружающих урочище и берега речушки с одноименным названием. Прогулка по иной планете останется в памяти гостей туристов надолго. По дороге на Марс путников ждет встреча с величественным Северо-Чуйским хребтом и фотосессия на его фоне.Переезд до с.Чаган-Узун, пересадка на автомобили высокой проходимости, заброска в Кызыл-Чин, посещение "Марсового поля - 1".Возвращаясь назад, гости региона посетят уникальное место "Гейзерное" озеро.После обеда группа выдвигается обратно, в эко-отель “Таежник”.Санитарная остановка на Семинском перевале.Ужин в кафе “Таёжник”</w:t>
+        <w:t xml:space="preserve">Мед — это еще одна визитная карточка алтайских гор.Именно сладкий цветочный нектар, полученный из пыльцы высокогорных трав, особенно ценится любителями этого лакомства.Пасека — место, где совершается настоящее таинство: благодаря труду сотни тысяч неутомимых насекомых получается этот удивительный продукт.Хотите узнать, сколько километров пчела пролетает в день, сколько меда можно получить из одного улья и как отличить настоящий продукт от подделки, задайте эти и другие вопросы владельцам алтайской пасеки.Следующая остановка на пути — Тавдинские пещеры.Это массив из большого числа пещер (около 30) карстового происхождения. Большая часть из них легкодоступны.Входы в некоторые из них даже оборудованы ступенями и туда проведен свет. Прекрасная возможность заглянуть в подземные ходы без риска для жизни.Во время посещения пещер необходимо преодолеть два сложных участка: узкий проход протяженностью 12 м и подъем по козьей тропе.Обед в кафеПосле обеда экскурсия на современном подъемнике на гору Малая Синюха, где с высоты птичьего полёта открывается вид на долину реки Катунь, Манжерокское озеро и горные хребты.На смотровой площадке делаем общее фото на память.Переезд в с. Манжерок на местную набережную, можно взять с собой бутылочки и налить воды из колодца, посещаем памятник рафтеру и наслаждаемся панорамой "Манжерокского порога", горы Малая Синюха (на вершине которой побывали).Возвращение в комплекс. Свободное время.Протяженность: на авто – 150 км, пешком – 4 км.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Экскурсия "Символы Алтая"	</w:t>
+        <w:t xml:space="preserve"> - Были и легенды Чуйского тракта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто 150, пешком 4</w:t>
+        <w:t xml:space="preserve">авто – 340 км, пешком – 4 км.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">154 км</w:t>
+        <w:t xml:space="preserve">340 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Экскурсии: Тавдинские пещеры,пасека, ГЛК “Манжерок”, памятник рафтеру в с.МанжерокМед - это еще одна визитная карточка алтайских гор. Именно сладкий цветочный нектар, полученный из пыльцы высокогорных трав, особенно ценится любителями этого лакомства. Меду издавна приписывают море целебных свойств. Удивительно, но мед может храниться сотни лет не портясь – тому подтверждение находки, сделанные на местах древних поселений. Пасека – место, где совершается настоящее таинство: благодаря труду сотни тысяч неутомимых насекомых получается этот удивительный продукт. Хотите узнать, сколько километров пчела пролетает в день, сколько меда можно получить из одного улья и как отличить настоящий продукт от подделки, задайте эти и другие вопросы владельцам алтайской пасеки.Следующая остановка на пути – Тавдинские пещеры. Это массив из большого числа пещер (около 30) карстового происхождения. Большая часть из них легко доступны. Входы в некоторые из них даже оборудованы ступенями и туда проведен свет. Прекрасная возможность заглянуть в подземные ходы без риска для жизни.Во время посещения пещер необходимо преодолеть два сложных участка:- узкий проход, протяженность - 12 м;- подъем по козьей тропе.После обеда экскурсия на современном подъемнике на гору Малая Синюха, где с высоты птичьего полёта открывается вид на долину реки Катунь, Манжерокское озеро и горные хребты. На смотровой площадке делаем общее фото на память.Переезд в с.Манжерок на местную набережную, можно взять с собой бутылочки и налить воды из колодца, посещаем памятник рафтеру и наслаждаемся панорамой "Манжерокского порога", горы Малая Синюха(на вершине которой побывали , буквально, несколько минут назад).Возвращение в комплекс. Свободное время.Ужин в кафе на территории эко-отеля “Таёжник”</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе на территории отеля.Чуйский тракт – сегодня это крупнейшая федеральная трасса , связывающая Россию и Монголию.Известна же эта дорога была еще более тысячи лет назад как Мунгальский тракт – по ней шли торговые караваны с Востока в Россию и обратно.Подробнее с историей уникального тракта туристы познакомятся во время экскурсии.В ходе экскурсии туристов ждет знакомство с Чуйским трактом, посещение знаковых природных, рукотворных и исторических объектов Чуйского тракта.Туристы узнают историю строительства дороги вошедшей в список 10 самых красивых дорог по версии Юнеско, увидят гору Сарлык с высоты Семинского перевала, насладятся великолепием Каракольской долины, посетят памятник алтайскому суслику, ощутят захватывающие эмоции подъема по серпантинного перевала Чике-Таман, увидят место слияния рек Чуя и Катунь, узнают насколько может быть бирюзовой вода в главной реке Горного Алтая.Обед в придорожном кафеТакже гостей ждет встреча с древней историей в урочище Калбак-Таш.Заканчивается полный впечатлений день размещением в эко-комплексе «Кочевник» либо аналогичном.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Чудеса Телецкого озера</w:t>
+        <w:t xml:space="preserve"> - Марсианские хроники Алтайских гор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Авто - 389 Катер - 40 Пешком - 1</w:t>
+        <w:t xml:space="preserve">авто 500, УАЗ 12, пешком 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">389 км</w:t>
+        <w:t xml:space="preserve">500 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе “Таёжник”Ранний выезд до с.Артыбаш. Посадка в катер.Во время этой экскурсии на катере вы увидите своими глазами удивительные чудеса Телецкого озера. Пять живописных водопадов - Киште (8 м), Корбу (12,8 м), Аю-Кечпес (80 м), Чодор (8 м) и Эстюбэ (8 м).Обед во время экскурсии в кафе на водопаде Корбу.(оплачивается самостоятельно)Эта программа для тех, кто хочет выйти за рамки классической экскурсии до водопада Корбу, для тех, кто хочет увидеть и узнать как можно больше о Телецком озере и его достопримечательностях. Во время экскурсии наши экскурсоводы предоставят вам интересную информацию о Телецком озере, сведения о климате, растительном и животном мире прителецкой тайги и, конечно же, прогулка не обойдется без легенд и загадочных историй, которыми окутано Телецкое озеро. Возвращение в Артыбаш и далее переезд в эко-отель "Таежник".Ужин в кафе “Таёжник”.ВНИМАНИЕ!!! в случае поздней весны(сохранение льда на озере) экскурсия на катере будет заменена на экскурсию в Чемальский район</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе туркомплекса.В первой половине дня путешественников ждет путешествие в урочище Кызыл-Чин, именуемое среди туристов Алтайским Марсом из-за цвета гор, окружающих урочище и берега речушки с одноименным названием.Прогулка по иной планете останется в памяти гостей туристов надолго.По дороге на Марс путников ждет встреча с величественным Северо-Чуйским хребтом и фотосессия на его фоне.Переезд до с. Чаган-Узун, пересадка на автомобили высокой проходимости, заброска в Кызыл-Чин, посещение Марсового поля - 1.Возвращаясь назад, гости региона посетят уникальное место — Гейзерное озеро.Обед в придорожном кафе После обеда группа выдвигается обратно в экоотель.Санитарная остановка на Семинском перевале.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Выезд</w:t>
+        <w:t xml:space="preserve"> - выезд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 км</w:t>
+        <w:t xml:space="preserve">25 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Выезд.Завтрак в кафе на территории эко-отеля “Таёжник”Выезд согласно выбранного варианта доставки.В аэропорт г. Горно-Алтайска к рейсу самолета, время группового выезда оговаривается накануне выезда, туристы, которые хотят уехать вне группового трансфера - оплачивают его отдельно.За дополнительную плату:В этот день мы можем организовать для наших гостей сплав по нижнему участку реки Катунь продолжительностью от 1 часа до 5 часов на воде.Также есть возможность попробовать свои силы в верховой езде во время конной прогулки.Обед в стоимость не входит.</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе или ланч боксыВыезд согласно выбранного варианта доставки.В аэропорт г. Горно-Алтайска к рейсу самолета, время группового выезда оговаривается накануне выезда, туристы, которые хотят уехать вне группового трансфера – оплачивают его отдельно.Обед в стоимость не входит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">25.04.2027 - 01.05.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.05.2027 - 07.05.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">07.05.2027 - 13.05.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Совет от организаторов тура:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 12:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
@@ -1186,69 +1206,69 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Барнаула:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Встреча в аэропорту г. Барнаула (с 5:50 до 7:50 утра), встреча ж/д вокзал г. Барнаул с 8:00 до 9:00 утра. В случае если Вы прибыли в Барнаул заранее или проживаете там, место встречи согласуете с водителем, он Вас заберет если ему будет по пути, если нет, то укажет место встречи. Машина выезжает, если группа на доставку собрана в полном составе. Ваши контактные номера телефонов будут у водителя, вместе с информацией о месте и времени встречи, водитель свяжется с Вами. Машины НЕ отправляются на маршрут не встретив всех туристов при условии своевременного прилета всех самолетов (время ожидания может быть скорректировано на 1 час). В случае опоздания самолета на 1 час и более сформированные машины отправляются в рейс, Ваши контактные данные передаются водителю другой машины и время выезда зависит от набора машины.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Стоимость доставки в сборных машинах устанавливает перевозчик, приблизительная стоимость:  2500,00 из аэропорта Барнаула до Таежника в одну сторону; от 1500,00 рублей от ж\д вокзала до Таежника в одну сторону.</w:t>
+        <w:t xml:space="preserve"> Стоимость доставки в сборных машинах устанавливает перевозчик, приблизительная стоимость:  2500,00 из аэропорта Барнаула до Таежника в одну сторону; от 2000,00 рублей от ж\д вокзала до Таежника в одну сторону.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Убедительная просьба: ВКЛЮЧАЙТЕ свои телефоны сразу после посадки самолета, чтобы водители смогли с Вами связаться и берите в поездку с собой те номера телефонов, номера которых указаны в заявке на тур.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Возможна организация индивидуального трансфера в любое время, по согласованию с нами, стоимость такого трансфера от 9000,00 руб. за машину, такой трансфер заказывается заранее.</w:t>
+        <w:t xml:space="preserve">Возможна организация индивидуального трансфера в любое время, по согласованию с нами, стоимость такого трансфера от 10000,00 руб. за машину, такой трансфер заказывается заранее.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1278,51 +1298,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F86ADCEF"/>
+    <w:nsid w:val="D823BC42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1426,51 +1446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22892AFF"/>
+    <w:nsid w:val="188EEBA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1651,51 +1671,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>