--- v3 (2026-08-30)
+++ v4 (2026-10-15)
@@ -14,79 +14,79 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тур Когда цветет маральник</w:t>
+        <w:t xml:space="preserve">Майские на Алтае (Когда цветет маральник)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Весна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 102 000 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 105 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -173,67 +173,67 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">🌸Цветущее явление - главной целью путешествия будут розово-лиловые кусты, которые стихийно и непредсказуемо цветут в разных местах в разное время.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">105800 руб./чел. при двухместном размещении в номере</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">102000 руб./чел. при трехместном размещении в номере (по одной заявке, 2 основных места+доп.место).</w:t>
+        <w:t xml:space="preserve">108800 руб./чел. при двухместном размещении в номере</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">148000 руб./чел. одноместное размещение в номере</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">105000 руб./чел. при трехместном размещении в номере (по одной заявке, 2 основных места+доп.место).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Возраст:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> от 6 до 75 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -316,179 +316,207 @@
         <w:rPr/>
         <w:t xml:space="preserve">моторные лодки на водопад;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">автозаброска на марс(уазики);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">сырный мастер класс;</w:t>
+        <w:t xml:space="preserve">войлочный мастер-класс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">войлочный мастер-класс;</w:t>
+        <w:t xml:space="preserve">работа гида;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">работа гида;</w:t>
+        <w:t xml:space="preserve">оплата входных билетов к экскурсионным объектам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">оплата входных билетов к экскурсионным объектам;</w:t>
+        <w:t xml:space="preserve">страховка медицинская и от несчастного случая;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">страховка медицинская и от несчастного случая;</w:t>
-[...10 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">концерт горлового пения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Оплачивается отдельно:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">доставка до эко-отеля "Таежник" и обратно, за исключением группового трансфера из/в аэропорт Горно-Алтайска;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ужины</w:t>
+        <w:t xml:space="preserve">ужины, обед в 7 день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">экскурсии не входящие в программу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">страховка от клеща (400 рублей).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Для бронирования оставьте заявку нам 89139906774</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Внесите предоплату в размере 30% от стоимости тура, остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">5 ночей : эко-отель "Таёжник" 2* расположен у подножия горы Черепан, рядом с Чуйским трактом недалеко от села Манжерок.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -524,168 +552,142 @@
         <w:t xml:space="preserve">Размещение: стандартный благоустроенный номер в корпусе</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В номере: две 1,5-спальные кровати (или двуспальная), полный санузел (туалет, душ, раковина), полотенца, телевизор, мини-холодильник, бесплатный Wi-Fi.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ВОЗМОЖНА ЗАМЕНА СРЕДСТВ РАЗМЕЩЕНИЯ НА АЛЬТЕРНАТИВНЫЕ.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Тур "Когда цветет маральник" — это уникальная возможность окунуться в мир красочной природы Алтая. Этот тур представляет собой идеальное сочетание активного отдыха и созерцания потрясающих пейзажей, которые особенно впечатляют в период цветения маральника. Когда цветет маральник, горные склоны покрываются малиновыми оттенками, создавая захватывающее зрелище, которое запоминается на всю жизнь. </w:t>
-[...47 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Тур "Когда цветет маральник" — это уникальная возможность окунуться в мир красочной природы Алтая. Этот тур представляет собой идеальное сочетание активного отдыха и созерцания потрясающих пейзажей, которые особенно впечатляют в период цветения маральника. Когда цветет маральник, горные склоны покрываются малиновыми оттенками, создавая захватывающее зрелище, которое запоминается на всю жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Семь дней, пять водопадов, один Марс и горы, которые цветут лиловым только весной. Хотите, чтобы этот маршрут был вашим?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Заезд. Эко-отель "Таёжник". Экскурсия в нац.музей им.Анохина и этно-аил</w:t>
+        <w:t xml:space="preserve"> - Катунь. Экскурсия в нац.музей им.Анохина и этно-аил</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">66 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Прибытие до места начала тура (согласно выбранному трансферу).Размещение в номерах согласно выбранной категории(по правилам в 14:00, возможно раньше). Сбор группы.Для тех кто приезжает в эко-отель "Таежник" до 10-45 - завтрак в кафе на территории эко-отеля “Таежник”.Знакомство с гидом.После обеда выезд в г.Горно-Алтайск ,вас ожидает экскурсия в Национальный музей им.А.В. АнохинаВ музее им. Анохина собрано большое количество экспонатов, посвященных истории, быту и культуре коренного населения. Центральная экспозиция – захоронение знаменитой Алтайской принцессы Укока, которую местное население считает священной хранительницей алтайского народа.В завершении экскурсии вас ждет войлочный мастер-класс в этно-аиле(Аил-национальное жилище местного населения). Обряд знакомства, чаепитие алтайского травяного чая. Вы погрузитесь в быт и культуру алтайского народа.</w:t>
+        <w:t xml:space="preserve">Встреча групповым трансфером в аэропорту Горно-АлтайскаПрибытие, размещение в отеле «Таёжник» в номерах согласно выбранной категории(по правилам в 14:00, возможно раньше).  При
+раннем заезде (до 10:45) — завтрак в кафе на территории отеля.
+Прогулка на берег реки Катунь — акклиматизация и
+первое знакомство с главным водным символом Алтая.
+Экскурсия в Национальный музей им. А. В. Анохина
+в Горно-Алтайске: история, быт и культура коренных народов. Центральный
+экспонат — захоронение Алтайской принцессы Укока, которую местные жители
+считают священной хранительницей алтайского народа.
+Войлочный мастер-класс в этно-аиле — национальном
+жилище алтайцев. Обряд знакомства, чаепитие с алтайским травяным чаем,
+погружение в быт и культуру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Камышлинский водопад - Чемал-о.Патмос- смотровая Толгоек-Зубы дракона</w:t>
       </w:r>
     </w:p>
@@ -706,311 +708,348 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">164 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе на территории эко-отеля.В этот день туристы совершат экскурсию на моторных лодках по реке Катунь к Камышлинскому водопаду, который расположился на левом берегу Катуни и имеет высоту более 15 м.У гостей будет возможность подняться на смотровую площадку, погулять по территории водопадаОбед в кафеУвлекательная экскурсия в райцентр Чемал, известный своим уникальным мягким и теплым климатом, и его окрестности.С конца 19 века село Чемал превратилось в бальнеологический курорт, куда приезжали со всей России.Был он популярен и в советское время благодаря мягкому микроклимату, обилию солнца и уникальному составу воздуха с большим содержанием озона и эфирных масел, что благотворно влияет на нервную систему человека.Туристы посетят наиболее интересные достопримечательности района, такие как: «козья тропка», ворота Сартакпая, храм Иоанна Богослова на о. Патмос, смотровую площадку Толгоек</w:t>
+        <w:t xml:space="preserve">Завтрак в уютном кафе. Экскурсия на моторных лодках по реке Катунь к
+Камышлинскому водопаду — 15-метровый поток на левом берегу. Подъём на смотровую
+площадку, прогулка по территории.
+Переезд в Чемал — село с уникальным мягким
+микроклиматом, бальнеологический курорт с конца XIX века. Воздух здесь насыщен
+озоном и эфирными маслами.
+«Козья тропка» и ворота Сартакпая — знаковые
+природные объекты района, шикарные виды обеспечены.
+Храм Иоанна Богослова на острове Патмос —
+православная часовня на скале, к которой ведёт подвесной мост над Катунью, одно из самых посещаемых мест в Республике Алтай.
+Смотровая площадка Толгоек — панорама, где Катунь
+делает свой знаменитый изгиб, стоят лавочки и качели.
+Зубы дракона — необычные скальные образования посреди реки Катунь,
+завершающие насыщенный день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Чудеса Телецкого озера</w:t>
+        <w:t xml:space="preserve"> - Телецкое озеро на катере+водопады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто - 389 Катер - 40 Пешком - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">389 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе “Таёжник”Ранний выезд до с.Артыбаш. Посадка в катер.Во время этой экскурсии на катере вы увидите своими глазами удивительные чудеса Телецкого озера. Пять живописных водопадов - Киште (8 м), Корбу (12,8 м), Аю-Кечпес (80 м), Чодор (8 м) и Эстюбэ (8 м).Обед во время экскурсии в кафе на водопаде Корбу.Эта программа для тех, кто хочет выйти за рамки классической экскурсии до водопада Корбу, для тех, кто хочет увидеть и узнать как можно больше о Телецком озере и его достопримечательностях. Во время экскурсии наши экскурсоводы предоставят вам интересную информацию о Телецком озере, сведения о климате, растительном и животном мире прителецкой тайги и, конечно же, прогулка не обойдется без легенд и загадочных историй, которыми окутано Телецкое озеро. Возвращение в Артыбаш и далее переезд в эко-отель "Таежник".</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе “Таёжник”Ранний выезд до с.Артыбаш с остановкой у р.Бия. По прибытию в Артыбаш-посадка в катер.Вас ожидает:Эксклюзивная программа по Телецкому озеру — выходит за рамки классической экскурсии. Пять водопадов: Киште (8 м), Корбу (12,8 м), Аю-Кечпес (80 м), Чодор (8 м), Эстюбэ (8 м).Обед в кафе на водопаде Корбу.(визитная карточка: блюда из рыбки, пойманной в озере)Экскурсоводы поведают — о климате, растительном и животном мире прителецкой тайги. Легенды и загадочные истории, которыми окутано Телецкое озеро.Экскурсия на катере займет 2,5-3 часа. Возвращение в Артыбаш, переезд в отель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - "Символы Алтая"</w:t>
+        <w:t xml:space="preserve"> - Пасека.Пещеры.Парк Рериха. Курорт Манжерок, фуникулеры, смотровые площадки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто 150, пешком 4</w:t>
+        <w:t xml:space="preserve">авто 65, пешком 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">154 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Мед — это еще одна визитная карточка алтайских гор.Именно сладкий цветочный нектар, полученный из пыльцы высокогорных трав, особенно ценится любителями этого лакомства.Пасека — место, где совершается настоящее таинство: благодаря труду сотни тысяч неутомимых насекомых получается этот удивительный продукт.Хотите узнать, сколько километров пчела пролетает в день, сколько меда можно получить из одного улья и как отличить настоящий продукт от подделки, задайте эти и другие вопросы владельцам алтайской пасеки.Следующая остановка на пути — Тавдинские пещеры.Это массив из большого числа пещер (около 30) карстового происхождения. Большая часть из них легкодоступны.Входы в некоторые из них даже оборудованы ступенями и туда проведен свет. Прекрасная возможность заглянуть в подземные ходы без риска для жизни.Во время посещения пещер необходимо преодолеть два сложных участка: узкий проход протяженностью 12 м и подъем по козьей тропе.Обед в кафеПосле обеда экскурсия на современном подъемнике на гору Малая Синюха, где с высоты птичьего полёта открывается вид на долину реки Катунь, Манжерокское озеро и горные хребты.На смотровой площадке делаем общее фото на память.Переезд в с. Манжерок на местную набережную, можно взять с собой бутылочки и налить воды из колодца, посещаем памятник рафтеру и наслаждаемся панорамой "Манжерокского порога", горы Малая Синюха (на вершине которой побывали).Возвращение в комплекс. Свободное время.Протяженность: на авто – 150 км, пешком – 4 км.</w:t>
+        <w:t xml:space="preserve">После завтрака выдвигаемся на экскурсию.Алтайская пасека — дегустация мёда из
+высокогорных трав, разговор с владельцами: сколько километров летает пчела, как
+отличить настоящий мёд от подделки.Тавдинские пещеры — около 30 карстовых полостей,
+входы оборудованы ступенями и светом. Два необычных участка: узкий 12-метровый
+проход и подъём по «козьей тропе».Парк Рериха — атмосфера горного искусства и
+тишины.Обед в кафе.Переезд до курорта МАнжерок. Подъём на современном фуникулёре на гору Малая
+Синюха — вид с высоты птичьего полёта на долину реки Катунь, Манжерокское озеро
+и горные хребты. Если позволяет погода-прогулка по эко-тропам.Набережная Манжерока — родниковый колодец,
+памятник рафтеру, панорама Манжерокского порога и горы Малая Синюха, на вершине
+которой вы уже побывали.Возвращение в «Таёжник», свободное время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Были и легенды Чуйского тракта</w:t>
+        <w:t xml:space="preserve"> - Чуйский тракт-пер.Семинский-Катунские террасы- пер.Чике-Таман-слияние рек-петроглифы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто – 340 км, пешком – 4 км.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">340 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе на территории отеля.Чуйский тракт – сегодня это крупнейшая федеральная трасса , связывающая Россию и Монголию.Известна же эта дорога была еще более тысячи лет назад как Мунгальский тракт – по ней шли торговые караваны с Востока в Россию и обратно.Подробнее с историей уникального тракта туристы познакомятся во время экскурсии.В ходе экскурсии туристов ждет знакомство с Чуйским трактом, посещение знаковых природных, рукотворных и исторических объектов Чуйского тракта.Туристы узнают историю строительства дороги вошедшей в список 10 самых красивых дорог по версии Юнеско, увидят гору Сарлык с высоты Семинского перевала, насладятся великолепием Каракольской долины, посетят памятник алтайскому суслику, ощутят захватывающие эмоции подъема по серпантинного перевала Чике-Таман, увидят место слияния рек Чуя и Катунь, узнают насколько может быть бирюзовой вода в главной реке Горного Алтая.Обед в придорожном кафеТакже гостей ждет встреча с древней историей в урочище Калбак-Таш.Заканчивается полный впечатлений день размещением в эко-комплексе «Кочевник» либо аналогичном.</w:t>
+        <w:t xml:space="preserve">Ранний завтрак. Сегодня предстоит увидеть Чуйский тракт. Чуйский тракт- федеральная трасса Россия–Монголия, тысячу лет назад
+известная как Мунгальский тракт. Дорога входящая топ-10 самых красивых дорог мира. Экскурсия по знаковым
+точкам с историей строительства.
+Семинский перевал — высшая точка тракта, вид на гору Сарлык.
+Каракольская долина и памятник алтайскому суслику — stop для фото и улыбок.Обед в кафе в с.Онгудай
+Катунские террасы — древние речные уступы, на которых Катунь вырезала свой
+путь.
+Перевал Чике-Таман — серпантинный подъём с панорамными видами
+Слияние Чуи и Катуни — две реки с разным характером воды сливаются в одну
+бирюзовую Катунь.
+Калбак-Таш — древнее урочище с петроглифами на каменных плитах.Прибытие в туркомплекс.Размещение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Марсианские хроники Алтайских гор</w:t>
+        <w:t xml:space="preserve"> - Алтайский марс-смотровая на Северо-Чуйский хребет-Гейзеровое озеро-Чуйский тракт-Манжерок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто 500, УАЗ 12, пешком 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">500 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе туркомплекса.В первой половине дня путешественников ждет путешествие в урочище Кызыл-Чин, именуемое среди туристов Алтайским Марсом из-за цвета гор, окружающих урочище и берега речушки с одноименным названием.Прогулка по иной планете останется в памяти гостей туристов надолго.По дороге на Марс путников ждет встреча с величественным Северо-Чуйским хребтом и фотосессия на его фоне.Переезд до с. Чаган-Узун, пересадка на автомобили высокой проходимости, заброска в Кызыл-Чин, посещение Марсового поля - 1.Возвращаясь назад, гости региона посетят уникальное место — Гейзерное озеро.Обед в придорожном кафе После обеда группа выдвигается обратно в экоотель.Санитарная остановка на Семинском перевале.</w:t>
+        <w:t xml:space="preserve">Завтрак. Освобождение номеров.Отправимся дальше на юг Республики, и к вечеру вернемся на север.Северо-Чуйский хребет — фотосессия на фоне одного из самых мощных хребтов
+Алтая.
+Пересадка в с.Чаган-Узун на автомобили высокой проходимости → заброска до Марсианских полей.
+Кызыл-Чин (Алтайский Марс) — красно-бурые горы и берега одноимённой
+речушки. Прогулка по Марсовому полю-1, пейзажи которого похожи на декорации к фильмам об иных цивилизациях.Обед в кафе с.Акташ
+На обратном пути — Гейзерное озеро: голубое озеро с меняющимися рисунками на дне.Переезд по Чуйскому тракту на север Республики Алтай в уже родной "Таёжник"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - выезд</w:t>
       </w:r>
     </w:p>
@@ -1298,51 +1337,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D823BC42"/>
+    <w:nsid w:val="235C93D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1446,51 +1485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="188EEBA7"/>
+    <w:nsid w:val="0086150E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>