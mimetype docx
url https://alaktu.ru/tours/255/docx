--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 89 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 9 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 8 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Один из самых удачных туров для всей семьи, который сочетает активную нагрузку и познавательную часть. Недаром тур получил название «Погружение в Алтай». В течение недели вы будете ездить верхом, посещать достопримечательности природного парка «Уч-Энмек», подниметесь на перевалы, искупаетесь в тихом лесном озере, увидите наскальные рисунки, курганы и каменные изваяния тысячелетней давности, а затем попробуете свои силы в рафтинге на Катуни и наконец посетите одно из самых популярных мест на Алтае – Каракольские озера.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1189,121 +1189,86 @@
 – третье. В нем не видно дна, поэтому местные сочинили легенду, что на дне
 находится вход в царство бога подземного мира – Эрлика…Обед в виде перекуса на
 берегу одного из озер. На Уазиках возвращаемся до трассы, затем едем до
 эко-отеля "Таёжник". Ужин в кафе. Окончание программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">25.05.2026 - 31.05.2026 9 человек</w:t>
-[...33 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">06.07.2026 - 12.07.2026 8 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.07.2026 - 19.07.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.07.2026 - 26.07.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">27.07.2026 - 02.08.2026 7 человек</w:t>
+        <w:t xml:space="preserve">27.07.2026 - 02.08.2026 8 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.08.2026 - 09.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">10.08.2026 - 16.08.2026 12 человек</w:t>
+        <w:t xml:space="preserve">10.08.2026 - 16.08.2026 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.08.2026 - 23.08.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.08.2026 - 30.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.08.2026 - 06.09.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1668,51 +1633,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCC21BE0"/>
+    <w:nsid w:val="8195C27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1816,51 +1781,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58E0FE82"/>
+    <w:nsid w:val="680153A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1964,51 +1929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76F63DA3"/>
+    <w:nsid w:val="C1E8EE39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>