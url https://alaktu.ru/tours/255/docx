--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 89 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 8 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 9 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Один из самых удачных туров для всей семьи, который сочетает активную нагрузку и познавательную часть. Недаром тур получил название «Погружение в Алтай». В течение недели вы будете ездить верхом, посещать достопримечательности природного парка «Уч-Энмек», подниметесь на перевалы, искупаетесь в тихом лесном озере, увидите наскальные рисунки, курганы и каменные изваяния тысячелетней давности, а затем попробуете свои силы в рафтинге на Катуни и наконец посетите одно из самых популярных мест на Алтае – Каракольские озера.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1189,93 +1189,51 @@
 – третье. В нем не видно дна, поэтому местные сочинили легенду, что на дне
 находится вход в царство бога подземного мира – Эрлика…Обед в виде перекуса на
 берегу одного из озер. На Уазиках возвращаемся до трассы, затем едем до
 эко-отеля "Таёжник". Ужин в кафе. Окончание программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">06.07.2026 - 12.07.2026 8 человек</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">17.08.2026 - 23.08.2026 11 человек</w:t>
+        <w:t xml:space="preserve">17.08.2026 - 23.08.2026 9 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.08.2026 - 30.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.08.2026 - 06.09.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1633,51 +1591,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8195C27B"/>
+    <w:nsid w:val="6F7FFE93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1781,51 +1739,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="680153A4"/>
+    <w:nsid w:val="5E785BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1929,51 +1887,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C1E8EE39"/>
+    <w:nsid w:val="700C5072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>