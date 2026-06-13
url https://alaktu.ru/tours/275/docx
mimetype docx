--- v0 (2026-06-09)
+++ v1 (2026-06-13)
@@ -1041,51 +1041,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A22F0952"/>
+    <w:nsid w:val="B66AC66B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1189,51 +1189,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51453592"/>
+    <w:nsid w:val="F7FA865B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1337,51 +1337,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E464F29"/>
+    <w:nsid w:val="8E36D2DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1485,51 +1485,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AF06D170"/>
+    <w:nsid w:val="62B32C76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>