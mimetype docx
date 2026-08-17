--- v1 (2026-06-13)
+++ v2 (2026-08-17)
@@ -14,994 +14,1255 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Зимний Алтай.</w:t>
+        <w:t xml:space="preserve">Зимняя сказка Алтая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Зима на Алтае</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Зима</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 6 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 88 000 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 83 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
-[...181 lines deleted...]
-    </w:p>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зимний Алтай — это волшебство без суеты!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Заснеженные вершины, бирюзовая Катунь, кристальные Голубые озера и легендарный Чуйский тракт в новом обличье. Идеальное время для тех, кто хочет увидеть самое главное без летних очередей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Почему нужно увидеть Алтай зимой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">❄️ Катунь приобретает самый яркий бирюзовый цвет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">💙 Голубые озера открываются только в холода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🦢 На Лебедином озере зимуют сотни белых лебедей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🏔️ Заснеженные горы создают идеальные кадры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🌞 Морозная солнечная погода и тишина вокруг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Представьте утро, когда первые лучи солнца освещают заснеженные горные вершины, Катунь переливается насыщенным бирюзовым цветом, а вокруг царит тишина, нарушаемая только шумом реки и хрустом снега под ногами. Именно таким вы увидите зимний Алтай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">За шесть дней вы познакомитесь с самыми красивыми местами Горного Алтая: посетите Манжерок, Чемал и остров Патмос, увидите Голубые озёра и Лебединое озеро, прогуляетесь к Камышлинскому водопаду, исследуете Тавдинские пещеры и проедете по легендарному Чуйскому тракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мы берём на себя все организационные вопросы, чтобы вы могли наслаждаться путешествием. Комфортное проживание, тёплый микроавтобус, небольшая группа, опытный гид и насыщенная программа сделают эту поездку лёгкой, интересной и по-настоящему запоминающейся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Особенности тура:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бирюзовая Катунь в самое красивое время года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Голубые озёра, которые появляются только зимой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Лебединое озеро с сотнями зимующих лебедей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Главные достопримечательности Алтая за одну поездку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Комфортное проживание без длительных переездов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Небольшая группа — до 14 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Что вы увидите и проживёте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Подниметесь на канатной дороге курорта Манжерок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Увидите сотни зимующих лебедей на Лебедином озере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прогуляетесь к знаменитым Голубым озёрам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Посетите остров Патмос и Чемал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Увидите замёрзший Камышлинский водопад;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Исследуете Тавдинские пещеры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Проедете по Чуйскому тракту через перевалы Семинский и Чике-Таман;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Познакомитесь с историей и культурой Горного Алтая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Кому подойдёт этот тур?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тем, кто впервые едет на Алтай зимой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Семьям с детьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Парам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Компаниям друзей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тем, кто любит красивые пейзажи и экскурсии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тем, кто хочет путешествовать комфортно без тяжёлых походов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Условия и быт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Проживание: гостевой двор «Таёжник» (номера с удобствами)..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Транспорт: комфортабельный тёплый микроавтобус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Все экскурсии проходят в сопровождении профессионального гида.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">После экскурсий у вас будет достаточно времени для отдыха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Цена и что в неё входит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">83 500 ₽ — Двухместное размещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">111 000 ₽ — Одноместное размещение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">80 000 ₽ — Трехместное размещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Включено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">проживание 5 ночей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">завтраки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">все экскурсии по программе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">профессиональный гид;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">транспорт по маршруту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">входные билеты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">рекреационные сборы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">медицинская страховка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">групповой трансфер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Не включено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">проезд до гостевого двора Таежник и обратно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">личные расходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">дополнительные развлечения вне программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Программа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - День 1. Встреча и панорамы Манжерока	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">авто</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">38 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">С самого утра начинается ваше знакомство с зимним Алтаем. Гостей встречают в эко-отеле «Таёжник», помогают разместиться в тёплых номерах. Для тех, кто прибывает до 10:30, организован завтрак в кафе отеля — он задаст бодрый тон первому дню. Если вы приехали позже, не переживайте: в 13:00 вас ждёт полноценный обед в ресторане на территории «Таёжника».После трапезы — первый выезд: подъём на современной канатной дороге курорта Манжерок на гору Малая Синюха. С высоты открываются захватывающие дух панорамы — заснеженные хребты, изгибы бирюзовой Катуни и бескрайнее белое покрывало. Вы сделаете первые кадры, которые станут украшением вашего альбома.Вечером возвращение в отель, ужин в кафе и отдых перед насыщенными днями. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - День 2. Лебединое озеро и культура Алтая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">авто-240 / пешком 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">241 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">День начинается с завтрака в «Таёжнике». Затем — путь в соседний регион, к озеру Светлое (Лебединое). Благодаря тёплым ключам вода здесь не замерзает, и сотни белоснежных лебедей-кликунов остаются зимовать. С десятиметровой смотровой вышки вы сможете наблюдать за кормлением птиц и наслаждаться этим живым чудом.После прогулки — переезд в Горно-Алтайск, где вас ждёт обед в кафе города. Затем — экскурсия в Национальный музей имени А. В. Анохина: история края, легендарная «принцесса Укок», уникальные экспонаты. Завершением культурной программы станет посещение этно-аила — вы узнаете о традициях алтайцев и продегустируете национальные угощения.Возвращение в отель, ужин и свободное время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - День 3. Чемал, остров Патмос и Голубые озера	</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">авто</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">180 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» — выезд на экскурсию. Этот день посвящён самым фотогеничным местам Алтая. Вы увидите Голубые озёра — «глаза Катуни», которые зимой особенно ярко сияют на фоне снега. Благодаря родникам вода остаётся прозрачной и не замерзает, позволяя разглядеть дно.Затем — обед в кафе, после которого вас ждёт прогулка по Чемалу: «Козья тропа», скалы «Зубы Дракона», ворота Сартакпая, а главное — остров Патмос с храмом, окружённый бирюзовыми водами среди белоснежных берегов.Вечером — возвращение в «Таёжник» и ужин в кафе отеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - День 4. Водопад, пещеры и Рерих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">60 авто, до 5 км пешком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">65 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Утро начинается с завтрака в ресторане «Таёжник». Затем — переезд к селу Барангол. Вы пройдёте по подвесному мосту над замерзшей Катунью и отправитесь по лесной тропе к Камышлинскому водопаду. Даже скованный льдом, он переливается искрами на зимнем солнце — зрелище, которое не оставит равнодушным.После прогулки — обед в кафе. Далее — исследование Тавдинских пещер, где когда-то находили стоянки древних людей. Большинство из тридцати пещер оборудованы для посещения, есть освещение и ступени; узкий 12-метровый проход станет небольшим, но захватывающим испытанием.Завершите день прогулкой по эко-тропе к памятнику Рериху — отсюда открывается панорама на Катунь. Возвращение в отель, ужин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - День 5 По Чуйскому тракту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">авто</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">300 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ранний завтрак в ресторане «Таёжник» — сегодня вас ждёт самая протяжённая экскурсия. Вы проедете по легендарной федеральной трассе, связывающей Россию и Монголию, известной ещё со времён торговых караванов. Остановки на перевалах Семинский и Чике-Таман, где открываются извилистые серпантины и белоснежные горные цепи. Прогулка по Каракольской долине, слияние рек Чуи и Катуни, памятник суслику и величественные катунские террасы.Обед — в придорожном кафе по пути, с возможностью согреться горячим чаем. После возвращения в «Таёжник» вас ждёт ужин в кафе отеля, где можно обсудить впечатления от этого незабываемого дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - День 6. Выезд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">авто</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Последнее утро в объятиях Алтая. В зависимости от времени вылета — завтрак или ланч-боксы (для ранних рейсов). После этого — освобождение номеров до 11:00 и групповой трансфер в аэропорт Горно-Алтайска.До встречи в новых путешествиях!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Даты заездов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">02.01.2027 - 07.01.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">07.01.2027 - 13.01.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">19.02.2027 - 24.02.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">05.03.2027 - 10.03.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Доставка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бесплатно предоставляется групповая доставка из/в аэропорт Горно-Алтайска!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Время доставки корректируется в зависимости от времени прибытия самолетов, окончательное время встречи формируетсмя накануне начала тура. Бесплатно можем забрать из отелей расположенных только между аэропортом Горно-Алтайска и эко-отелем Таежник, по дороге из аэропорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Доставка из любого места, или любым иным способом, кроме группового трансфера из/в аэропорт ГА</w:t>
+        <w:t xml:space="preserve">Доставка из отелей Горно-Алтайска оплачивается дополнительно, по тарифу такси.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">дополнительные услуги, не включенные в программу тура, включая услуги всесезонного курорта Манжерок, не по программе тура</w:t>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">Готовы бронировать тур? Заполните </w:t>
+        <w:t xml:space="preserve">Индивидуальный трансфер из/в аэропорт оплачивается дополнительно, по тарифу такси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Доставка в любой отель после окончания тура - за дополнительную плату, кроме отелей расположенных между эко-отелем Таёжник и аэропортом, согласно групповому трансферу в аэропорт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Доставка из/в аэропорт / железнодорожный вокзал Барнаула осуществляется за дополнительную плату, по тарифу перевозчика. Мы можем заказать места в машинах, но при отсутствии таковых, проезд осуществляется на рейсовых автобусах. Туристы рассчитываются за проезд только и исключительно с водителями, либо приобретают билеты в кассах автовокзалов либо на сайтах онлайн-продажи билетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Доставка из/в Новосибирск осуществляется на рейсовых автобусах по тарифу перевозчика. Ежедневно из Новосибирска идет автобус Новосибирск-Чемал, на который можно приобрести билет до с.Манжерок и выйти у памятника Шишкову. Билеты можно приобрести как в кассах Новосибирского автовокзала, так и в сервисах онлайн-продажи билетов (</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r>
-[...572 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и т.п.)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
@@ -1041,51 +1302,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B66AC66B"/>
+    <w:nsid w:val="CDCCACA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1189,51 +1450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F7FA865B"/>
+    <w:nsid w:val="6E716D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1336,357 +1597,55 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...294 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1716,51 +1675,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/67035c345d2a067341e3f1b7/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>