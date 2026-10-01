--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -669,50 +669,62 @@
         <w:t xml:space="preserve">Не включено:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">проезд до гостевого двора Таежник и обратно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">обеды и ужины</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">личные расходы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">дополнительные развлечения вне программы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
@@ -761,51 +773,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">38 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">С самого утра начинается ваше знакомство с зимним Алтаем. Гостей встречают в эко-отеле «Таёжник», помогают разместиться в тёплых номерах. Для тех, кто прибывает до 10:30, организован завтрак в кафе отеля — он задаст бодрый тон первому дню. Если вы приехали позже, не переживайте: в 13:00 вас ждёт полноценный обед в ресторане на территории «Таёжника».После трапезы — первый выезд: подъём на современной канатной дороге курорта Манжерок на гору Малая Синюха. С высоты открываются захватывающие дух панорамы — заснеженные хребты, изгибы бирюзовой Катуни и бескрайнее белое покрывало. Вы сделаете первые кадры, которые станут украшением вашего альбома.Вечером возвращение в отель, ужин в кафе и отдых перед насыщенными днями. </w:t>
+        <w:t xml:space="preserve">С самого утра начинается ваше знакомство с зимним Алтаем. Гостей встречают в эко-отеле «Таёжник», помогают разместиться в тёплых номерах. Для тех, кто прибывает до 10:30, организован завтрак в кафе отеля — он задаст бодрый тон первому дню. Первый выезд: подъём на современной канатной дороге курорта Манжерок на гору Малая Синюха. С высоты открываются захватывающие дух панорамы — заснеженные хребты, изгибы бирюзовой Катуни и бескрайнее белое покрывало. Вы сделаете первые кадры, которые станут украшением вашего альбома.Вечером возвращение в отель,  отдых перед насыщенными днями. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - День 2. Лебединое озеро и культура Алтая</w:t>
       </w:r>
     </w:p>
@@ -826,51 +838,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">241 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">День начинается с завтрака в «Таёжнике». Затем — путь в соседний регион, к озеру Светлое (Лебединое). Благодаря тёплым ключам вода здесь не замерзает, и сотни белоснежных лебедей-кликунов остаются зимовать. С десятиметровой смотровой вышки вы сможете наблюдать за кормлением птиц и наслаждаться этим живым чудом.После прогулки — переезд в Горно-Алтайск, где вас ждёт обед в кафе города. Затем — экскурсия в Национальный музей имени А. В. Анохина: история края, легендарная «принцесса Укок», уникальные экспонаты. Завершением культурной программы станет посещение этно-аила — вы узнаете о традициях алтайцев и продегустируете национальные угощения.Возвращение в отель, ужин и свободное время.</w:t>
+        <w:t xml:space="preserve">День начинается с завтрака в «Таёжнике». Затем — путь в соседний регион, к озеру Светлое (Лебединое). Благодаря тёплым ключам вода здесь не замерзает, и сотни белоснежных лебедей-кликунов остаются зимовать. С десятиметровой смотровой вышки вы сможете наблюдать за кормлением птиц и наслаждаться этим живым чудом.После прогулки — переезд в Горно-Алтайск, где вас ждёт обед в кафе города(за доп.плату). Затем — экскурсия в Национальный музей имени А. В. Анохина: история края, легендарная «принцесса Укок», уникальные экспонаты. Завершением культурной программы станет посещение этно-аила — вы узнаете о традициях алтайцев и продегустируете национальные угощения.Возвращение в отель, свободное время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - День 3. Чемал, остров Патмос и Голубые озера	</w:t>
       </w:r>
     </w:p>
@@ -891,51 +903,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">180 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» — выезд на экскурсию. Этот день посвящён самым фотогеничным местам Алтая. Вы увидите Голубые озёра — «глаза Катуни», которые зимой особенно ярко сияют на фоне снега. Благодаря родникам вода остаётся прозрачной и не замерзает, позволяя разглядеть дно.Затем — обед в кафе, после которого вас ждёт прогулка по Чемалу: «Козья тропа», скалы «Зубы Дракона», ворота Сартакпая, а главное — остров Патмос с храмом, окружённый бирюзовыми водами среди белоснежных берегов.Вечером — возвращение в «Таёжник» и ужин в кафе отеля.</w:t>
+        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» — выезд на экскурсию. Этот день посвящён самым фотогеничным местам Алтая. Вы увидите Голубые озёра — «глаза Катуни», которые зимой особенно ярко сияют на фоне снега. Благодаря родникам вода остаётся прозрачной и не замерзает, позволяя разглядеть дно.Затем — обед в кафе(за доп.плату), после которого вас ждёт прогулка по Чемалу: «Козья тропа», скалы «Зубы Дракона», ворота Сартакпая, а главное — остров Патмос с храмом, окружённый бирюзовыми водами среди белоснежных берегов.Вечером — возвращение в «Таёжник» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - День 4. Водопад, пещеры и Рерих</w:t>
       </w:r>
     </w:p>
@@ -956,51 +968,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">65 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Утро начинается с завтрака в ресторане «Таёжник». Затем — переезд к селу Барангол. Вы пройдёте по подвесному мосту над замерзшей Катунью и отправитесь по лесной тропе к Камышлинскому водопаду. Даже скованный льдом, он переливается искрами на зимнем солнце — зрелище, которое не оставит равнодушным.После прогулки — обед в кафе. Далее — исследование Тавдинских пещер, где когда-то находили стоянки древних людей. Большинство из тридцати пещер оборудованы для посещения, есть освещение и ступени; узкий 12-метровый проход станет небольшим, но захватывающим испытанием.Завершите день прогулкой по эко-тропе к памятнику Рериху — отсюда открывается панорама на Катунь. Возвращение в отель, ужин.</w:t>
+        <w:t xml:space="preserve">Утро начинается с завтрака в ресторане «Таёжник». Затем — переезд к селу Барангол. Вы пройдёте по подвесному мосту над замерзшей Катунью и отправитесь по лесной тропе к Камышлинскому водопаду. Даже скованный льдом, он переливается искрами на зимнем солнце — зрелище, которое не оставит равнодушным.После прогулки — обед в кафе(за доп.плату). Далее — исследование Тавдинских пещер, где когда-то находили стоянки древних людей. Большинство из тридцати пещер оборудованы для посещения, есть освещение и ступени; узкий 12-метровый проход станет небольшим, но захватывающим испытанием.Завершите день прогулкой по эко-тропе к памятнику Рериху — отсюда открывается панорама на Катунь. Возвращение в отель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - День 5 По Чуйскому тракту</w:t>
       </w:r>
     </w:p>
@@ -1021,51 +1033,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">300 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ранний завтрак в ресторане «Таёжник» — сегодня вас ждёт самая протяжённая экскурсия. Вы проедете по легендарной федеральной трассе, связывающей Россию и Монголию, известной ещё со времён торговых караванов. Остановки на перевалах Семинский и Чике-Таман, где открываются извилистые серпантины и белоснежные горные цепи. Прогулка по Каракольской долине, слияние рек Чуи и Катуни, памятник суслику и величественные катунские террасы.Обед — в придорожном кафе по пути, с возможностью согреться горячим чаем. После возвращения в «Таёжник» вас ждёт ужин в кафе отеля, где можно обсудить впечатления от этого незабываемого дня.</w:t>
+        <w:t xml:space="preserve">Ранний завтрак в ресторане «Таёжник» — сегодня вас ждёт самая протяжённая экскурсия. Вы проедете по легендарной федеральной трассе, связывающей Россию и Монголию, известной ещё со времён торговых караванов. Остановки на перевалах Семинский и Чике-Таман, где открываются извилистые серпантины и белоснежные горные цепи. Прогулка по Каракольской долине, слияние рек Чуи и Катуни, памятник суслику и величественные катунские террасы.Обед — в придорожном кафе по пути(за доп.плату), с возможностью согреться горячим чаем. После экскурсии -возвращение в «Таёжник» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - День 6. Выезд.</w:t>
       </w:r>
     </w:p>
@@ -1115,51 +1127,51 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.01.2027 - 07.01.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">07.01.2027 - 13.01.2027 14 человек</w:t>
+        <w:t xml:space="preserve">07.01.2027 - 12.01.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.02.2027 - 24.02.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2027 - 10.03.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1302,51 +1314,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDCCACA4"/>
+    <w:nsid w:val="152D978D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1450,51 +1462,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E716D48"/>
+    <w:nsid w:val="A147C14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>