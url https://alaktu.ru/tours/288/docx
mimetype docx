--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -1673,51 +1673,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D89751C"/>
+    <w:nsid w:val="CA5C98E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +1821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A9176DE5"/>
+    <w:nsid w:val="F6865498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E80EEBB5"/>
+    <w:nsid w:val="246970CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>