--- v1 (2026-07-15)
+++ v2 (2026-07-16)
@@ -1673,51 +1673,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA5C98E5"/>
+    <w:nsid w:val="B2C31F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +1821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6865498"/>
+    <w:nsid w:val="059FBDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1969,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="246970CC"/>
+    <w:nsid w:val="42093365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>