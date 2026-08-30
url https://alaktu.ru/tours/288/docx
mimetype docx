--- v2 (2026-07-16)
+++ v3 (2026-08-30)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 12 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 94 600 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур Южно-Чуйское кольцо в 2026году — это идеальная возможность для всех любителей приключений и природы. Забронируйте свое путешествие уже сегодня по выгодной цене, чтобы не упустить шанс увидеть все великолепие Алтая воочию. Алтай-Актив-Тур ждет вас, чтобы сделать ваше путешествие сказочным и незабываемым!</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -468,94 +468,62 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Страховка от клеща. Ее можно оформить самостоятельно, стоимость 400 рублей, срок действия 1 год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
+        <w:t xml:space="preserve">оставьте заявку на сайте или свяжитесь с нами 8-913-990-67-74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
-          <w:t xml:space="preserve">АНКЕТУ ДЛЯ БРОНИРОВАНИЯ</w:t>
+          <w:t xml:space="preserve"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В 2025 году вас ждет уникальная возможность стать частью тура «Южно-Чуйское кольцо». Это путешествие, которое позволит вам открыть для себя захватывающие виды и богатую историю Алтая. В течение тура вы посетите живописные места, такие как Чуйская степь, великолепные горы, сверкающие реки и древние курганы. Это будет настоящее приключение, наполненное культурными открытиями и природной красотой, которое оставит у вас удивительные впечатления.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Преимущества Тура Южно-Чуйское кольцо в Алтае</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур Южно-Чуйское кольцо 2026 предлагает уникальные преимущества. Наше путешествие разработано таким образом, чтобы вы максимально насладились самыми красивыми уголками Алтая. Чистейший воздух, потрясающие горизонты и возможность побывать в местах, скрытых от глаз обычных туристов, делают этот тур поистине особенным. Это шанс погрузиться в культуру и традиции региона, оставаясь при этом в комфортных условиях.</w:t>
@@ -1359,90 +1327,83 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">День 12. Возвращение в реальность — другим человекомТрансфер: 350 км на автоЗавтрак, сборы и трансфер обратно в «Таежник». Дорога — время для осмысления. Вы везете с собой не сувениры, а перезагруженное сознание, ясный взгляд на жизнь и жгучее желание творить. Вы прошли путь исследователя и вернулись сильнее. Теперь вы знаете: любая вершина в жизни по плечу.  Отправление в Новосибирск (дорога в пути 8-9 часов) и Барнаул (в пути 4-5 часов) вечером этого же дня в 22:30 на рейсовом автобусе. До Барнаула можно уехать утром следующего дня в 11-00. Доставка в аэропорт Горно-Алтайска осуществляется групповым трансфером на следующий день (зависит от расписания вылетов самолётов).  Для тех, у кого вылет или выезд с «Таёжника» запланирован на следующий день после окончания маршрута, можно остаться ночевать на территории эко-отеля в палаточном лагере бесплатно или же забронировать номер за допплату (если будет в наличии). Завтрак на следующий день после окончания маршрута в стоимость тура не включен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 12:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость групповой доставки из аэропорта Горно-Алтайска до туркомплекса "Таёжник" (туда-обратно) В ПОДАРОК при приобретении данного тура.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1465,51 +1426,51 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Новосибирска </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">в обе стороны осуществляется на рейсовых автобусах Новосибирского автовокзала, либо на туристских автобусах, зависит от выбранной даты тура,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> если туристские автобусы не ходят в нужный Вам день - билеты туристами приобретаются самостоятельно на сайте </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> либо на другом сайте, осуществляющем продажу билетов, или в кассах Новосибирского автовокзала. Чтобы успеть к началу тура необходимо приобрести билет на рейс Новосибирск - Чемал, до остановки с.Манжерок (выйти не доезжая 2,5 км до села у памятника Шишкову, либо у т\к Таежник, о чем заранее попросить водителя) с временем выезда от автовокзала в 22:15 (от автостанции расположенной у ж\д вокзала - 22:45), дата выезда в день предшествующий дате начала тура. Билеты можно приобрести за 10 дней до дня выезда. Обратный выезд осуществляется на автобусе рейса Чемал-Новосибирск, время отъезда от т\к Таежник 22:40 - 23:00, автобус необходимо остановить у т\к Таежник. Время прибытия в Новосибирск - 7:15, при приобретении билетов из Новосибирска нужно это учитывать. Стоимость доставки зависит от стоимости билетов на рейсы. При наличии сборных машин возможна доставка в Новосибирск на них, наличие машин не гарантировано</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Барнаула:</w:t>
@@ -1673,51 +1634,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2C31F22"/>
+    <w:nsid w:val="968A87DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1821,51 +1782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="059FBDE0"/>
+    <w:nsid w:val="9E28B4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1969,51 +1930,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42093365"/>
+    <w:nsid w:val="4B531071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2197,51 +2158,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/im?sel=-10899156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/im?sel=-10899156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>