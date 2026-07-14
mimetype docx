--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -1074,51 +1074,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A4E76E"/>
+    <w:nsid w:val="59E6DF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1222,51 +1222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27B4EB8D"/>
+    <w:nsid w:val="4A30DF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1370,51 +1370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EDDC880"/>
+    <w:nsid w:val="27C0968E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>