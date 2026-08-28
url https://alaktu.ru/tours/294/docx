--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -1074,51 +1074,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59E6DF10"/>
+    <w:nsid w:val="0B259177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1222,51 +1222,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A30DF82"/>
+    <w:nsid w:val="00AFDE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1370,51 +1370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27C0968E"/>
+    <w:nsid w:val="C2C763DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>