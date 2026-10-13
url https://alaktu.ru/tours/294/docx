--- v2 (2026-08-28)
+++ v3 (2026-10-13)
@@ -14,208 +14,231 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тур Туда, где цветет маральник</w:t>
+        <w:t xml:space="preserve">Алтай. Весна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Весна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 4 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 5 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 53 000 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Тур "Туда, где цветет маральник" - представляет собой уникальное путешествие в сердце Алтая, где каждый весной пространство окрашивается в яркие розовые оттенки благодаря цветению маральника. Этот тур стал настоящим символом возобновления природы и пробуждения жизни после зимы. Участники смогут насладиться необыкновенной красотой Республики Алтай, окунувшись в мир горных вершин, чистых рек и ароматных степей. Программа тура включает увлекательные экскурсии с опытным экскурсоводом, который не только проводит группы по самым живописным местам, но и рассказывает о местных легендах и традициях.</w:t>
+        <w:t xml:space="preserve">Тур "Алтай.Весна" - представляет собой уникальное путешествие в сердце Алтая, где каждый весной пространство окрашивается в яркие розовые оттенки благодаря цветению маральника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Этот тур стал настоящим символом возобновления природы и пробуждения жизни после зимы. Участники смогут насладиться необыкновенной красотой Республики Алтай, окунувшись в мир горных вершин, чистых рек и ароматных степей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Программа тура включает увлекательные экскурсии с опытным экскурсоводом, который не только проводит группы по самым живописным местам, но и рассказывает о местных легендах и традициях.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Возраст участников: от 6 до 75 лет</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Возраст участников: от 7 до 75 лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Что вы увидите во время тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">🌷Пробуждение Алтая после зимней спячки- нежно-зеленая трава, первоцветы и конечно же маральник.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">🌷Лилово-розовые горы Алтая - мы посетим места, где обитает маральник.</w:t>
-[...6 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">🌷</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Силу воды - все дни нас будет сопровождать в пути река Катунь.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">🌷Природные и рукотворные объекты, которые нужно обязательно посетить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость: </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">двухместное размещение в номере: 52500 руб./чел.</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">одноместное размещение: 69500 рублей</w:t>
+        <w:t xml:space="preserve">двухместное размещение в номере: 58400 руб./чел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">трехместное размещение в номере(по одной заявке): 53000 руб./чел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">одноместное размещение: 74400 рублей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маршрут подойдет для всех желающих, он не требует особой физической подготовки;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -253,51 +276,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Дети допускаются на маршрут с 6 лет в сопровождении родителей или других лиц, имеющих право сопровождать детей (по письменной доверенности);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В стоимость тура включена медицинская страховка и страховка от несчастного случая </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Страховка от клеща приобретается желающими за дополнительную плату в размере 400,00 рублей, срок действия страховки 1 го</w:t>
+        <w:t xml:space="preserve">Страховка от клеща приобретается желающими за дополнительную плату в размере 400,00 рублей, срок действия страховки 1 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость входит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">групповой трансфер из аэропорта Горно-Алтайска в день начала тура</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -335,435 +358,376 @@
         <w:rPr/>
         <w:t xml:space="preserve">перевозки по программе в комфортном авто тур.класса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">входные билеты к экскурсионным объектам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">питание: завтрак и ужин в уютных кафе</w:t>
+        <w:t xml:space="preserve">питание: завтрак и обед в уютных кафе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">оплата моторных лодок к водопаду</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">мед.страховка от несч.случая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость не входит:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">обеды</w:t>
+        <w:t xml:space="preserve">ужины</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">страховка от клеща</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Описание средств размещения:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Эко-отель "Таежник" 2*(три ночи).</w:t>
+        <w:t xml:space="preserve"> "Таежник" 2*(три ночи).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Отель расположен в Республике Алтай у подножия горы Черепан, рядом с Чуйским трактом недалеко от села Манжерок.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размещение: эко-отель "Таёжник" 2*</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Категория “Стандарт плюс” - благоустроенные номера в новых коттеджах площадью 16 кв.м..</w:t>
+        <w:t xml:space="preserve">Размещение: "Таёжник" 2*</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Категория “Улучшенный стандарт” - благоустроенные номера в новых коттеджах площадью 16 кв.м..</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В номере: двухспальная или две односпальные кровати, полный санузел, полотенца, бесплатный Wi-Fi, телевизор, диван, шкаф для одежды.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Для бронирования оставьте заявку на сайте или </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Для бронирования оставьте заявку на сайте </w:t>
+      </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Внесите предоплату в размере 30% от стоимости тура, остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...48 lines deleted...]
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Заезд. Камышлинский водопад</w:t>
+        <w:t xml:space="preserve"> - Заезд.Национальный музей Анохина. этно музей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто 60, моторная лодка 5, пешком 1</w:t>
+        <w:t xml:space="preserve">авто 60, пешком 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">60 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Прибытие в эко-отель "Таёжник". Завтрак в кафе “Таежник” для тех, кто прибыл до 10:45. или ланч-бокс для остальныхСбор группы, включая тех, кто прибыл из г.Барнаула. Знакомство с гидом.Обед в кафе  “Таежник” за доп.платуПереезд в с.Барангол.Водномоторная экскурсия к Камышлинскому водопаду, который расположен на левом берегу главной водной артерии Республики Алтай.Возвращение в отель. Ужин.</w:t>
+        <w:t xml:space="preserve">Прибытие в эко-отель "Таёжник". Сбор группы.Для тех, кто приезжает до 10:45 — завтрак в кафе на территории отеляСбор группы, включая тех, кто прибыл из Барнаула.Знакомство с гидом .После обеда выезд в г. Горно-Алтайск, вас ожидает экскурсия в Национальный музей им. А.В. Анохина.В музее им. Анохина собрано большое количество экспонатов, посвященных истории, быту и культуре коренного населения. Центральная экспозиция – захоронение знаменитой Алтайской принцессы Укока, которую местное население считает священной хранительницей алтайского народа.В завершении экскурсии вас ждет войлочный мастер-класс в этно-аиле (аил — национальное жилище местного населения). Вы сможете создать сувенир своими руками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Чемальский район-о.Патмос, Урочище Че-Чкыш, Ороктойский мост</w:t>
+        <w:t xml:space="preserve"> - Камышлинский водопад. Чемал. о.Патмос-смотровая Толгоек.Зубы Дракона</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">212 авто, 5 пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">218 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе.Увлекательная экскурсия в райцентр Чемал, известный своим уникальным мягким и теплым климатом, и его окрестности. С конца 19 века село Чемал превратилось в бальнеологический курорт, куда приезжали со всей России. Был он популярен и в советское время благодаря мягкому микроклимату, обилию солнца и уникальному составу воздуха с большим содержанием озона и эфирных масел, что благотворно влияет на нервную систему человека. Туристы посетят наиболее интересные достопримечательности района, такие как:  «козья тропка», ворота Сартакпая, храм Иоана Богослова на о.Патмос, урочище Че-Чкыш, Ороктойский мост.Обед в кафе с.Чемал.(за доп.плату)Возвращение в отель.Ужин.</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе.В первой половине дня посещаем Камышлинский водопад.Увлекательная экскурсия в райцентр Чемал, известный своим уникальным мягким и теплым климатом, и его окрестности.С конца 19 века село Чемал превратилось в бальнеологический курорт, куда приезжали со всей России.Был он популярен и в советское время благодаря мягкому микроклимату, обилию солнца и уникальному составу воздуха с большим содержанием озона и эфирных масел, что благотворно влияет на нервную систему человека.Туристы посетят наиболее интересные достопримечательности района, такие как: «козья тропка», ворота Сартакпая, храм Иоанна Богослова на о. Патмос, смотровую площадку ТолгоекВозвращение в отель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Чуйский тракт до слияния Чуи и Катуни</w:t>
+        <w:t xml:space="preserve"> - Телецкое озеро и его водопады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто</w:t>
+        <w:t xml:space="preserve">на авто – 400 км, катер – 40 км.пешком – 1 км.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">490 км</w:t>
+        <w:t xml:space="preserve">400 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе. После завтрака выезд на экскурсию по Чуйскому тракту.Чуйский тракт - сегодня это крупнейшая федеральная трасса длиной 962 км, связывающая Россию и Монголию. Известна же эта дорога была еще более тысячи лет назад как Мунгальский тракт - по ней шли торговые караваны с Востока в Россию и обратно. Подробнее с историей уникального тракта туристы познакомятся во время экскурсии.В ходе экскурсии туристов ждет знакомство с Чуйским трактом, посещение знаковых природных, рукотворных и исторических объектов Чуйского тракта, Туристы узнают историю строительства дороги вошедшей в список 10 самых красивых дорог мира, увидят гору Сарлык с высоты Семинского перевала, насладятся великолепием Каракольской долины, посетят памятник алтайскому суслику, ощутят захватывающие эмоции подъема по серпантинного перевала Чике-Таман, увидят место слияния рек Чуя и Катунь.Также гостей ждет встреча с древней историей и петроглифами в урочище Калбак-Таш. Возвращение в отель.Ужин в кафе.</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе отеля.Ранний выезд до с. Артыбаш. Посадка в катер.Во время этой экскурсии вы увидите своими глазами пять удивительных чудес Телецкого озера.Пять живописных водопадов – Киште (8 м), Корбу (12,8 м), Аю-Кечпес (80 м), Чодор (8 м) и Эстюбэ (8 м).Обед во время экскурсии в кафе на водопаде Корбу.Эта программа для тех, кто хочет выйти за рамки классической экскурсии до водопада Корбу, для тех, кто хочет увидеть и узнать как можно больше о Телецком озере и его достопримечательностях.Во время экскурсии наши экскурсоводы предоставят вам интересную информацию о Телецком озере, сведения о климате, растительном и животном мире прителецкой тайги и, конечно же, прогулка не обойдется без легенд и загадочных историй, которыми окутано Телецкое озеро.Возвращение в Артыбаш и далее переезд в отель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Завтрак. Выезд.</w:t>
       </w:r>
     </w:p>
@@ -803,78 +767,99 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак в кафе. Или ланч-боксы.Групповой трансфер в аэропорт Горно-Алтайска.Для тех, у кого вылет не в утреннее время-освобождение номеров в 11:00.Обед и ужин не включены</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">25.04.2027 - 28.04.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.05.2027 - 04.05.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">07.05.2027 - 10.05.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 12:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
+        <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 11:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость групповой доставки из аэропорта Горно-Алтайска до туркомплекса "Таёжник" (туда-обратно) В ПОДАРОК при приобретении данного тура.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Остальная доставка за дополнительную плату. Заказ варианта доставки осуществляется в любое время с момента бронирования тура, но не позднее 7 дней до его начала.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -912,102 +897,102 @@
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Выезд из т/к “Таёжник” осуществляется в 22:30 в день окончания маршрута (по желанию), либо в 10:30 - 11:00 на следующий день. Время в пути 3-4 часа. При отсутствии машин возможен выезд на рейсовом автобусе.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость доставки в сборных машинах: 2500,00 из аэропорта Барнаула до Таежника в одну сторону; 2000,00 рублей от ж\д вокзала до Таежника в одну сторону.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Возможна организация индивидуального трансфера в любое время, по согласованию с нами, стоимость такого трансфера от 9000,00 руб. за машину, такой трансфер заказывается заранее.</w:t>
+        <w:t xml:space="preserve">Возможна организация индивидуального трансфера в любое время, по согласованию с нами, стоимость такого трансфера от 10000,00 руб. за машину, такой трансфер заказывается заранее.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Встреча в аэропорту Горно-Алтайска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> осуществляется по времени прибытия самолетов. Просим Вас сообщать о фактических задержках времени вылета( сообщением, НЕ звонком, на телефон 8-913-990-67-74, чтобы мы Вас могли своевременно встречать. О том, какой автомобиль будет Вас встречать мы известим Вам сообщением либо вечером накануне прилета, либо во время Вашего перелета. Убедительная просьба: ВКЛЮЧАЙТЕ свои телефоны сразу после посадки самолета, чтобы водители смогли с Вами связаться и берите с собой те телефоны, номера которых указаны в заявке.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Групповой трансфер означает, что если Вы и другие туристы прибыли на рейсах с разрывом посадки менее 1 часа, те кто прилетел раньше будут ожидать посадки следующего самолета и туристов прибывающих на нем</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Новосибирска в обе стороны осуществляется на рейсовых автобусах Новосибирского автовокзала, либо на туристских автобусах, зависит от выбранной даты тура,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> если туристские автобусы не ходят в нужный Вам день - билеты туристами приобретаются самостоятельно на сайте </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> либо на другом сайте, осуществляющем продажу билетов, или в кассах Новосибирского автовокзала. Чтобы успеть к началу тура необходимо приобрести билет на рейс Новосибирск - Чемал, до остановки с.Манжерок (выйти не доезжая 2,5 км до села у памятника Шишкову, либо у т\к Таежник, о чем заранее попросить водителя) с временем выезда от автовокзала в 22:15 (от автостанции расположенной у ж\д вокзала - 22:45), дата выезда в день предшествующий дате начала тура. Билеты можно приобрести за 10 дней до дня выезда. Обратный выезд осуществляется на автобусе рейса Чемал-Новосибирск, время отъезда от т\к Таежник 22:40 - 23:00, автобус необходимо остановить у т\к Таежник. Время прибытия в Новосибирск - 7:15, при приобретении билетов из Новосибирска нужно это учитывать. Стоимость доставки зависит от стоимости билетов на рейсы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Все вышеперечисленные варианты доставки можно комбинировать!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
@@ -1074,51 +1059,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B259177"/>
+    <w:nsid w:val="ACD35C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1222,51 +1207,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00AFDE41"/>
+    <w:nsid w:val="1BBBE287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1370,51 +1355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C2C763DE"/>
+    <w:nsid w:val="C04F9F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1598,51 +1583,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>