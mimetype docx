--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -21,72 +21,72 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Осенняя палитра Алтая 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
+        <w:t xml:space="preserve">Тип: Осенние</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Осень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 5 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 74 500 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 70 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -983,50 +983,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.09.2026 - 14.09.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.09.2026 - 21.09.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.10.2026 - 05.10.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.10.2026 - 12.10.2026 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15.10.2026 - 19.10.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1070,51 +1077,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67311B71"/>
+    <w:nsid w:val="3817F2E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1218,51 +1225,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="306FFD6E"/>
+    <w:nsid w:val="41DDA94B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1366,51 +1373,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C7935118"/>
+    <w:nsid w:val="3948B4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1514,51 +1521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B703F14"/>
+    <w:nsid w:val="643FC472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1662,51 +1669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="216B9A06"/>
+    <w:nsid w:val="C03AA377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1810,51 +1817,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="92C5AC20"/>
+    <w:nsid w:val="AC82D5FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>