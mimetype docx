--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -71,60 +71,60 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Представьте, что можно за одну поездку побывать и на Марсе, и на Луне, не покидая Землю. А потом — заглянуть в прошлое на тысячи лет, туда, где древние шаманы читали звезды. Это не сценарий фантастического фильма, а наша осенняя экспедиция по Алтаю!</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Осень здесь — главный художник. Она раскрашивает склоны в огненные краски, набрасывает на горные пики легкий снежный шарф, а по утрам запускает в долины таинственную туманную дымку. Даже дождь не портит, а лишь добавляет пейзажам загадочности и глубины.</w:t>
+        <w:t xml:space="preserve"> Представьте, что можно за одну поездку побывать и на Марсе, и на Луне, не покидая Землю. А потом — заглянуть в прошлое на тысячи лет, туда, где древние шаманы читали звезды. Это не сценарий фантастического фильма, а наша осенняя экспедиция по Алтаю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Осень здесь — главный художник. Она раскрашивает склоны в огненные краски, набрасывает на горные пики легкий снежный шарф, а по утрам запускает в долины таинственную туманную дымку. Даже дождь не портит, а лишь добавляет пейзажам загадочности и глубины.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За 5 дней мы подарим вам целую вселенную впечатлений:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -174,51 +174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Попробуем историю Алтая на вкус: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">согреемся душистым чаем в казахской юрте и погрузимся в гастроэкскурсию с погружением в смыслы кочевой еды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Это путешествие для тех, кто хочет не просто увидеть новые места, а почувствовать дыхание природы и прикоснуться к вечности. Алтай осенью не просто красив — он волшебен. </w:t>
+        <w:t xml:space="preserve">   Это путешествие для тех, кто хочет не просто увидеть новые места, а почувствовать дыхание природы и прикоснуться к вечности. Алтай осенью не просто красив — он волшебен. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поехали с нами за незабываемыми ощущениями!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Кол-во дней: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -242,60 +242,62 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">от 10 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Проживание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> номера с удобствами в номере</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура:</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">72 000 руб/чел при двухместном размещении в номере, если едете один, возможно подселение, при наличии желающих.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">69 500 руб/чел при трехместном размещении в номере( по одной заявке)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
@@ -317,51 +319,51 @@
         <w:t xml:space="preserve">ОСОБЕННОСТИ МАРШРУТА:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подойдет для гостей разных возрастов, готовых к физической активности и хорошо переносящих дорогу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Возраст участников от 7 до 65 лет (туристы старше 65 лет участвовать могут, застраховавшись самостоятельно, либо внеся доп.плату за страховку по приезду на маршрут (от 500 рублей, согласно градации страховой компании))</w:t>
+        <w:t xml:space="preserve">Возраст участников от 10 до 65 лет (туристы старше 65 лет участвовать могут, застраховавшись самостоятельно, либо внеся доп.плату за страховку по приезду на маршрут (от 500 рублей, согласно градации страховой компании))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">в Кочевнике ужины можно заказать на месте, в кафе, также можно приобрести какие-то продукты в магазинах, во время экскурсий, либо, по согласованию участников пожарить шашлык/овощи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">переезд первого дня около 6 часов, поэтому прибыть в Республику Алтай нужно утренними рейсами, либо накануне</w:t>
       </w:r>
@@ -501,67 +503,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ужины 2-5 дни маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник" и обратно, за исключением группового трансфера из/в аэропорт Горно-Алтайска.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?Заполните </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> и мы свяжемся с Вами, оформим заявку и ответим на любые Ваши вопросы. Для бронирования необходимо внести предоплату в размере 30%, остаток по прибытию на тур.</w:t>
+        <w:t xml:space="preserve">Оставьте заявку на сайте и мы свяжемся с Вами, оформим заявку и ответим на любые Ваши вопросы. Для бронирования необходимо внести предоплату в размере 30%, остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Также Вы можете написать нам в WhatsApp или Telegram 8-913-990-67-74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Осень на Алтае — это время, когда природа раскрывается во всей своей красе. Тур Палитры Алтая осень предлагает уникальную возможность насладиться золотыми пейзажами, чистым горным воздухом и уютом осенних лесов. Этот тур идеально подходит для тех, кто хочет отдохнуть от городской суеты и погрузиться в атмосферу гармонии. Тур Палитры Алтая осень с сопровождением экскурсовода по выгодной цене — это не просто путешествие, а настоящее приключение, которое запомнится на всю жизнь.  </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -955,71 +941,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак в кафе. Выселение из номеров.Завтрак и выселение. Наше путешествие по Алтаю плавно подходит к концу, но впереди еще два ярких акцента. Сначала мы посетим урочище Калбак-Таш — одну из крупнейших коллекций наскальных рисунков на Алтае. Здесь время застыло в виде петроглифов, рассказывающих о жизни древних людей. Далее нас ждет мощное и завораживающее зрелище — место слияния рек Чуи и Катуни. Две великие реки встречаются, но их разноцветные воды еще долго текут рядом, не смешиваясь, создавая удивительный контраст. Обед в придорожном кафе, трансфер до эко-отеля «Таёжник». На этом программа тура завершается. Ужин — по вашему желанию, за дополнительную плату.Если Вы не выезжаете в города Барнаул или Новосибирск в день окончания тура, подберите себе вариант размещения, и мы Вас туда доставим (база отдыха или гостиница от с. Манжерок до города Горно-Алтайск).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">01.10.2026 - 05.10.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.10.2026 - 12.10.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.10.2026 - 19.10.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1077,51 +1042,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3817F2E8"/>
+    <w:nsid w:val="C2DD0717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1225,51 +1190,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41DDA94B"/>
+    <w:nsid w:val="91FC0E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1373,51 +1338,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3948B4EE"/>
+    <w:nsid w:val="045199B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1521,51 +1486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="643FC472"/>
+    <w:nsid w:val="057D842F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1669,51 +1634,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C03AA377"/>
+    <w:nsid w:val="728B2995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1817,51 +1782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AC82D5FF"/>
+    <w:nsid w:val="2306D3B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2054,51 +2019,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>