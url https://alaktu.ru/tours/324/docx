--- v0 (2026-05-30)
+++ v1 (2026-07-15)
@@ -1510,57 +1510,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак в отеле, выселение из номеров, переезд до Горно-Алтайска с остановками.Первая остановка у перевала Громотуха.Смотровая площадка в с.Усть-Кан.Обед в кафе по дороге.Семинский перевал.Прибытие в Горно-Алтайск в район площади Ленина. Окончание программы.Можете забронировать ночи в отелях города.Трансфер до аэропорта по окончанию тура не входит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">23.06.2026 - 29.06.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.08.2026 - 10.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.08.2026 - 30.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1618,51 +1611,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76A590C9"/>
+    <w:nsid w:val="5318FBA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1766,51 +1759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B062839"/>
+    <w:nsid w:val="AE2FEAED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1914,51 +1907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8C2F106D"/>
+    <w:nsid w:val="864AE80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2062,51 +2055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56D30D0A"/>
+    <w:nsid w:val="098C0EBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2210,51 +2203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="89699598"/>
+    <w:nsid w:val="CB808707"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2358,51 +2351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7B3524F9"/>
+    <w:nsid w:val="0A46D3E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2506,51 +2499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="19F9CBF4"/>
+    <w:nsid w:val="9B69DE17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2654,51 +2647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="291B6DF7"/>
+    <w:nsid w:val="45DD7ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2802,51 +2795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4F56402C"/>
+    <w:nsid w:val="66A57D92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2950,51 +2943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A8186A8A"/>
+    <w:nsid w:val="255B339B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>