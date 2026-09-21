--- v1 (2026-07-15)
+++ v2 (2026-09-21)
@@ -14,1560 +14,1225 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дорогами Беловодья. Усть-Кокса</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
+        <w:t xml:space="preserve">Усть-Кокса. Озёра и легенды Алтая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тип: Комбинированные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 95 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 115 000 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Вы увидите такие достопримечательности, как:</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Высокогорные озёра, культура и легенды Уймонской долины</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🏔 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главные места путешествия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Чуйский тракт, Семинский перевал, Уймонская долина, Башталинское озеро, Нижнее и Среднее Мультинские озёра, природный объект «Шумы», озёра Красной горы, Верх-Уймон, музей Николая Рериха и музей истории и культуры Уймонской долины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">За 7 дней вы познакомитесь с одним из самых загадочных и живописных районов Горного Алтая. Усть-Коксинская земля связана с легендами о Беловодье и Шамбале, историей старообрядцев и творчеством Николая Рериха. Здесь возвышается священная Белуха, а среди отрогов Катунского и Теректинского хребтов расположены чистейшие высокогорные озёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В программе — три насыщенных природных маршрута: Башталинское озеро, Мультинские озёра и озёра Красной горы. Вы проедете по горным дорогам на автомобилях высокой проходимости, пройдёте вдоль берега Нижнего Мультинского озера к природному объекту «Шумы» и увидите разнообразие алтайских ландшафтов — от кедрового леса и альпийских лугов до высокогорной тундры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Культурная часть маршрута познакомит вас с традициями Уймонской долины. Вы побываете в Верх-Уймоне, встретитесь с местным травником, посетите музей Николая Рериха, музей истории и культуры Уймонской долины, творческое объединение «Самоцветы» и мастерскую «АромаАлтай».</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✨ Эмоции и состояние</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В этом маршруте активные дни среди гор и озёр чередуются с неспешным знакомством с историей, людьми и традициями Уймонской долины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Бирюзовая вода Мультинских озёр, панорамы Катунского хребта, тишина кедрового леса и рассказы о Беловодье создают особую атмосферу. Это возможность сменить привычный ритм, провести неделю среди природы и вернуться домой с яркими впечатлениями и внутренним спокойствием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🔥 5 причин выбрать этот маршрут</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Чуйский тракт</w:t>
+        <w:t xml:space="preserve">🏔 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Три района высокогорных озёр за одну поездку.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Вы посетите Башталинское озеро, Мультинские озёра и озёра Красной горы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">реку Катунь</w:t>
+        <w:t xml:space="preserve">🚙 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маршруты, доступные только на транспорте высокой проходимости.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Заброски проходят на автомобилях УАЗ или ГАЗ-66 по настоящим горным дорогам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Семинский перевал</w:t>
+        <w:t xml:space="preserve">🥾 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Активность без восхождений.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> В программе предусмотрены пешие прогулки с умеренной нагрузкой, не требующие специальной подготовки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Уймонская долина</w:t>
+        <w:t xml:space="preserve">🏡 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">История и культура Уймонской долины.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Музеи Верх-Уймона, встреча с травником, творчество Николая Рериха и знакомство с местными мастерами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Башталинское озеро</w:t>
-[...216 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">🌿 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Насыщенная программа с комфортным проживанием.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> После экскурсионных и активных дней вы возвращаетесь в номера с удобствами в посёлке Замульта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✅ В стоимость входит</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Групповой трансфер из аэропорта Горно-Алтайска до точки старта маршрута в ПОДАРОК!</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">услуги гида-экскурсовода;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Маршрут подойдет для всех желающих, он не      требует особой физической подготовки.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">транспортное обслуживание по программе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На туре работают 1-2 экскурсовода, имеющих опыт работы и специальную подготовку.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">переезд из Горно-Алтайска в Усть-Коксу и обратно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Внутримаршрутные перевозки осуществляются на      комфортном микроавтобусе туристического класса.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">проживание в номерах с удобствами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Экскурсии к труднодоступным объектам проходят      на автомобилях УАЗ/ЗИЛ.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">завтраки, обеды-перекусы на маршрутах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Дети допускаются на маршрут с 10 лет в      сопровождении родителей или других лиц, имеющих право сопровождать детей      (по письменной доверенности).</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">ужины со дня заезда по шестой день;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В стоимость тура включена медицинская      страховка и страховка от несчастного случая ОСАО «Ингосстрах».</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">заброска к озерам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Страховка от клеща приобретается желающими за      дополнительную плату в размере 400,00 рублей, срок действия страховки 1      год.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">посещение музея Николая Рериха;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Рекомендуемый список вещей в </w:t>
-[...63 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">посещение музея истории и культуры Уймонской долины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">посещение музея камней «Самоцветы»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">посещение мастерской «АромаАлтай»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">входные билеты и рекреационные сборы по программе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">медицинская страховка и страхование от несчастного случая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">групповой трансфер из аэропорта и обратно при группе от трёх человек — только в установленные программой дни заезда и выезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">➕ Оплачивается отдельно</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтраки и обеды(иногда в виде перекуса);</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">страховка от укуса клеща;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Перевозки, согласно программе тура.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">поездка на моторной лодке по Нижнему Мультинскому озеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Оплата проживания в отелях, в номерах с      удобствами.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">личные расходы и сувениры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Оплата забросок на Башталинское озеро, озера Красной горы.</w:t>
+        <w:t xml:space="preserve">дополнительные услуги, не предусмотренные программой;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Работа конюха и конная прогулка на гору Кызыл.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">индивидуальный трансфер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Работа гида.</w:t>
-[...291 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">трансфер в даты, не совпадающие с установленными днями заезда и выезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💰 Стоимость тура</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">115 000 ₽ / чел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — двухместное размещение в номере с удобствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">140 000 ₽ / чел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — одноместное размещение в номере с удобствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продолжительность — 7 дней / 6 ночей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возраст участников — от 10 до 65 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проживание —  в номерах с удобствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℹ️ Важно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> программа включает продолжительные автомобильные переезды, поездки по горным дорогам и пешие прогулки. Для участия не требуется специальная подготовка, однако необходима готовность к умеренной физической нагрузке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Порядок экскурсий может меняться в зависимости от погоды, состояния дорог и других условий без сокращения общего объёма программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Понравился тур и хотите отправиться в Уймонскую долину?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 Напишите нам в Telegram или MAX:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Забронируйте место и начните знакомство с природой, культурой и легендами Усть-Коксинского района!</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Заезд. Переезд до с.Усть-Кокса</w:t>
+        <w:t xml:space="preserve"> - Заезд. Переезд до Усть-Коксинского района, посёлок Замульта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">355 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ВНИМАНИЕ: На данный тур нужно прибыть на утренних рейсах, либо накануне, поскольку переезд до с.Усть-Кокса довольно продолжительный. Встреча в аэропорту в г. Горно-Алтайск. Переезд до эко-отеля «Таежник», знакомство с гидом, завтрак в ресторане. После завтрака выезд на маршрут до с.Усть-Кокса. Переезд до Семинского перевала, небольшая экскурсия по перевалу. Обед в придорожном кафе. Размещение в отеле.</w:t>
+        <w:t xml:space="preserve">Встречаем участников утром в аэропорту Горно-Алтайска и отправляемся на завтрак в гостевой двор «Таёжник». Здесь группа познакомится с гидом, после чего начнётся путешествие в Усть-Коксу.Дорога проходит по Чуйскому тракту, а затем уходит в сторону Уймонской долины. По пути сделаем остановку на Семинском перевале — одном из самых высоких автомобильных перевалов Алтая. Гид расскажет об истории этих мест, особенностях природы и значении перевала для жителей региона.Обед состоится в кафе по дороге. Вечером прибудем в посёлке Замульта - Парк-отель "РОЩА", разместимся в номерах с удобствами и поужинаем.ℹ️ Важно: для участия в программе необходимо прилететь утренним рейсом либо приехать в Горно-Алтайск накануне. Переезд до Усть-Коксы занимает большую часть дня.Групповой трансфер из аэропорта и обратно включён в стоимость при группе от трёх человек и предоставляется только в установленные программой дни заезда и выезда. Индивидуальный трансфер, а также трансфер в другие даты оплачиваются отдельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Экскурсия на Башталинские озера</w:t>
+        <w:t xml:space="preserve"> - Башталинское озеро и панорамы Белухи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">УАЗик</w:t>
+        <w:t xml:space="preserve">УАЗик 160 / пешком 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">160 км</w:t>
+        <w:t xml:space="preserve">164 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе. В этот день путешественников ждет экскурсия на Башталинское озеро, которое располагается на Теректинском хребте на высоте около 2600 м. Оно известно тем, что в хорошую погоду здесь открывается вид на высочайшую вершину Алтая, священную для местных -гору Белуху. Само озеро имеет карстовое происхождение и фактически представляет собой жерло древнего вулкана. Экскурсия осуществляется на автомобилях повышенной проходимости (УАЗиках). Дорога на озера начинается от села Баштала. Авто 15 км. Пешком 4 км. Обед в виде походного пикника на озере. Прогулка у озера. Возвращение в с. Баштала и далее до с.Усть-Кокса.</w:t>
+        <w:t xml:space="preserve">После завтрака отправимся в село Баштала, откуда начнётся подъём на автомобиле высокой проходимости к Башталинскому озеру. Оно расположено на Теректинском хребте на высоте около 2600 метров.Горная дорога проходит через леса и альпийские луга. По мере подъёма пейзажи будут меняться, а с природных смотровых площадок откроются панорамы Уймонской долины и Катунского хребта. В ясную погоду отсюда можно увидеть Белуху — высочайшую вершину Алтая.После автомобильной заброски нас ждёт пешая прогулка протяжённостью около 4 км. На берегу озера будет время для отдыха, фотографий и знакомства с природой высокогорья. Походный обед организуем в формате пикника.После прогулки вернёмся на автомобиле в село Баштала, а затем отправимся в Замульту. Вечером — ужин и отдых.ℹ️ Важно: экскурсия проходит в высокогорной местности. Погода здесь может быстро меняться, поэтому необходимо взять тёплую одежду, ветровку, дождевик, головной убор и удобную обувь. Проведение маршрута и возможность увидеть Белуху зависят от погоды и состояния горной дороги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - экскурсия в Верх-Уймон</w:t>
+        <w:t xml:space="preserve"> - Верх-Уймон, встреча с травником и музей Николая Рериха</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто/пешком</w:t>
+        <w:t xml:space="preserve">авто / пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">100 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе. Переезд в
-[...15 lines deleted...]
-– возвращение в отель. </w:t>
+        <w:t xml:space="preserve">После завтрака отправимся в Верх-Уймон — старинное село в центре Уймонской долины. Оно известно своей историей, культурными традициями и людьми, которые сохраняют знания о природе Алтая.Первой частью программы станет встреча с местным травником. Вы узнаете, какие растения произрастают в Уймонской долине, как их собирают, сушат и используют для приготовления травяных сборов. Травник расскажет о свойствах алтайских растений и традициях, которые передаются из поколения в поколение. Вместе соберём ароматный чайный набор.Здесь же нас ждёт домашний обед, приготовленный специально для группы.После обеда посетим музей Николая Рериха. Экспозиция знакомит с жизнью и творчеством художника, философа и путешественника, экспедиция которого проходила через Алтай. Узнаем, почему Рерих придавал особое значение Белухе и Уймонской долине и как природа Алтая отразилась в его произведениях.После экскурсии прогуляемся по Верх-Уймону, а затем вернёмся в Замульту. Вечером — ужин и отдых.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - озера Красной горы</w:t>
+        <w:t xml:space="preserve"> - Мультинские озёра и природный объект «Шумы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">УАЗ</w:t>
+        <w:t xml:space="preserve">УАЗик 100 / пешком 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">107 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">После завтрака отправимся в посёлок Замульта. Здесь пересядем на автомобиль высокой проходимости и начнём заброску к Нижнему Мультинскому озеру. Горная дорога протяжённостью около 25 км проходит через лес и занимает значительную часть маршрута.От Нижнего Мультинского озера начинается пешая прогулка по его западному берегу. Пройдём около 3,5 км до Среднего Мультинского озера и природного объекта «Шумы». Это мощный водоскат длиной около 150 метров с перепадом высот до 30 метров. Поток воды проходит между крупными каменными плитами, соединяя два озера.Во время прогулки увидим кедровый лес, горные склоны и бирюзовую воду Мультинских озёр. На маршруте предусмотрены остановки для отдыха и фотографий. На берегу Нижнего или Среднего озера устроим обед-перекус.При хорошей погоде желающие смогут ненадолго искупаться в Нижнем Мультинском озере. Вода здесь остаётся холодной даже летом и на пике прогрева обычно не превышает 16 °C.Обратно к автомобилю можно вернуться по тому же пешему маршруту. При подходящей погоде и наличии свободных мест часть обратного пути можно преодолеть на моторной лодке. Поездка на лодке оплачивается отдельно. После возвращения к автомобилю отправимся в Замульту. Вечером — ужин и отдых.ℹ️ Важно: на тропе встречаются камни, корни деревьев, кустарники и влажные участки. Необходимы треккинговые ботинки или кроссовки, дождевик, головной убор, тёплая ветровка и личная аптечка. Желающим искупаться рекомендуется взять купальник и полотенце. Проведение экскурсии зависит от погоды и состояния горной дороги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Культура Уймонской долины и местные мастера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">авто / пешком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">60 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">После завтрака продолжим знакомство с историей и культурой Уймонской долины.Посетим музей истории и культуры Уймонской долины. Экскурсия познакомит нас с историей старообрядцев, которые поселились в этих местах несколько столетий назад. Мы увидим предметы быта, традиционную одежду, старинную утварь и узнаем, как жили местные семьи, чем занимались и какие обычаи сохраняли.Затем отправимся в творческое объединение «Самоцветы». Местные мастера расскажут о природных камнях Алтая и покажут авторские изделия и украшения. Желающие смогут приобрести понравившиеся работы.В течение дня предусмотрен обед-перекус.Завершится экскурсионная программа посещением мастерской «АромаАлтай». Здесь познакомимся с натуральными ароматами и узнаем, как различные ноты соединяются в единую композицию. Под руководством мастера каждый участник сможет создать собственный аромат.После программы вернёмся в Замульту. Вечером — ужин и отдых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Озёра Красной горы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">УАЗик / пешком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">90 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе. В этот
-[...11 lines deleted...]
-обратно в отель.</w:t>
+        <w:t xml:space="preserve">После завтрака отправимся к озёрам Красной горы — одному из самых живописных и труднодоступных мест Усть-Коксинского района.Путь проходит по горной дороге, доступной только для автомобилей высокой проходимости. Заброска приведёт нас к первому озеру, расположенному среди склонов Красной горы. Отсюда желающие смогут продолжить маршрут пешком и подняться ещё к двум высокогорным озёрам.Во время прогулки увидим горные склоны, каменные россыпи и снежники, которые могут сохраняться здесь даже летом. В период цветения яркие альпийские растения особенно красиво смотрятся на фоне снега и горных озёр.На берегу первого озера устроим обед-перекус и отдохнём среди высокогорной природы. После прогулки вернёмся к автомобилям и отправимся в Замульту. Вечером — ужин и отдых.ℹ️ Важно: в районе озёр нет устойчивой мобильной связи. Погода в горах может быстро меняться, поэтому необходимо взять тёплую одежду, ветровку, дождевик, головной убор и удобную обувь. Возможность подъёма к верхним озёрам зависит от погоды, состояния тропы и физической готовности участников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 5</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - День музеев</w:t>
+        <w:t xml:space="preserve">День 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Замульта - Усть-Кокса — Усть-Кан — Горно-Алтайск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто/пешком</w:t>
+        <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">60 км</w:t>
+        <w:t xml:space="preserve">385 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в отеле. Этот
-[...142 lines deleted...]
-        <w:t xml:space="preserve">Завтрак в отеле, выселение из номеров, переезд до Горно-Алтайска с остановками.Первая остановка у перевала Громотуха.Смотровая площадка в с.Усть-Кан.Обед в кафе по дороге.Семинский перевал.Прибытие в Горно-Алтайск в район площади Ленина. Окончание программы.Можете забронировать ночи в отелях города.Трансфер до аэропорта по окончанию тура не входит.</w:t>
+        <w:t xml:space="preserve">После завтрака освободим номера и отправимся в Горно-Алтайск.По пути сделаем остановку у перевала Громотуха, а затем посетим смотровую площадку в районе Усть-Кана. Во время дороги предусмотрены остановки для отдыха, фотографий и обед-перекус.Далее маршрут пройдёт через Семинский перевал и по Чуйскому тракту. Вечером прибудем в Горно-Алтайск. Основная точка завершения программы — площадь Ленина.ℹ️ Важно: групповой трансфер в аэропорт включён в стоимость при группе от трёх человек и предоставляется только в установленный программой день выезда. Время трансфера согласовывается с учётом рекомендованных рейсов. Индивидуальный трансфер, трансфер для группы менее трёх человек и поездки в другие даты оплачиваются отдельно.Рекомендуем планировать вылет на следующий день и заранее забронировать дополнительную ночь в Горно-Алтайске. Это позволит избежать риска опоздания на рейс из-за продолжительного переезда, дорожных или погодных условий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">04.08.2026 - 10.08.2026 12 человек</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">24.08.2026 - 30.08.2026 12 человек</w:t>
+        <w:t xml:space="preserve">25.07.2027 - 31.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">08.08.2027 - 14.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22.08.2027 - 28.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1611,51 +1276,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5318FBA9"/>
+    <w:nsid w:val="9FA99F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1759,51 +1424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AE2FEAED"/>
+    <w:nsid w:val="16751368"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1907,1087 +1572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="864AE80F"/>
-[...1035 lines deleted...]
-    <w:nsid w:val="255B339B"/>
+    <w:nsid w:val="DA8E68A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3098,71 +1727,50 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3192,51 +1800,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/chto-vzyat-s-soboy-v-ekskursionniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>