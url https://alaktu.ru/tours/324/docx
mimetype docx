--- v2 (2026-09-21)
+++ v3 (2026-11-05)
@@ -1276,51 +1276,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FA99F56"/>
+    <w:nsid w:val="994383F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1424,51 +1424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16751368"/>
+    <w:nsid w:val="1846B7A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1572,51 +1572,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DA8E68A2"/>
+    <w:nsid w:val="7CCE7F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>