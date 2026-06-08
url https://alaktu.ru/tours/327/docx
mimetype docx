--- v0 (2026-06-08)
+++ v1 (2026-06-08)
@@ -1662,51 +1662,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E21DB80E"/>
+    <w:nsid w:val="79F5209F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1810,51 +1810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52DA49EB"/>
+    <w:nsid w:val="A397370E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1958,51 +1958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FE0B692"/>
+    <w:nsid w:val="CD163CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2106,51 +2106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1531E108"/>
+    <w:nsid w:val="0AF1836C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>