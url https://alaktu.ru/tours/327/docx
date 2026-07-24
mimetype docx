--- v1 (2026-06-08)
+++ v2 (2026-07-24)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 12 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 94 600 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Конный тур с пешими радиальными выходами подойдет как любителям трекинга, так и туристам конникам.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1349,57 +1349,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">День 12. Возвращение в реальность — другим человекомТрансфер: 350 км на автоНовый вызов — жизнь после гор. Завтрак и трансфер в «Таежник». Дорога обратно — время для осмысления и тишины. Вы везете с собой не просто фотографии и сувениры, а перезагруженное сознание, ясный взгляд на жизнь и жгучее желание творить и созидать. Цивилизация больше не будет прежней, потому что изменились вы. Теперь вы знаете, что такое настоящая свобода, и эта сила останется с вами навсегда.Внимание! Время указанно местное разница с Москвой +4! Отправление рейсовым автобусом в Новосибирск вечером этого же дня в 22:30, или на следующий день в 8:40, 11:30, 22:30, время в пути 9-10 часов. Отправление в Барнаул в 22-30 либо на рейсовом автобусе либо на микроавтобусе, в зависимости от наличия микроавтобуса.Возможен выезд в Барнаул и Новосибирск на следующий день ориентировочно в 11:00. Ночевка в палатке бесплатно, завтрак по меню, за доп.плату.Доставка в аэропорт г.Горно-Алтайска осуществляется к времени вылета самолета. Ночевка в палатке бесплатно, завтрак по меню, за доп.плату.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">28.06.2026 - 09.07.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1662,51 +1655,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79F5209F"/>
+    <w:nsid w:val="FF4333C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1810,51 +1803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A397370E"/>
+    <w:nsid w:val="6FBD9826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1958,51 +1951,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CD163CA7"/>
+    <w:nsid w:val="944FC71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2106,51 +2099,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AF1836C"/>
+    <w:nsid w:val="85FE34D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>