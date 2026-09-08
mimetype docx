--- v2 (2026-07-24)
+++ v3 (2026-09-08)
@@ -478,77 +478,85 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник" и обратно, кроме группового трансфера из/в аэропорт Горно-Алтайска. Баня на Шавлинском озере.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
-[...25 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Преимущества тура Актру-Каракабак-Шавло (конный) в Алтае</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур Актру-Каракабак-Шавло (конный) позволяет вам ощутить истинный дух Алтая, недоступный обычным туристам. На каждой остановке вас ждет открытие новых горизонтов и уникальных видов. Благодаря опыту гидов вы сможете не просто увидеть природные чудеса, но и узнать удивительные факты и легенды, связывающие эти места. Никакая другая форма туризма не позволяет так близко соприкоснуться с нетронутой природой, как конный поход.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1384,51 +1392,51 @@
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 12:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость групповой доставки из аэропорта Горно-Алтайска до туркомплекса "Таёжник" (туда-обратно) В ПОДАРОК при приобретении данного тура.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1451,51 +1459,51 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Новосибирска в обе стороны осуществляется на рейсовых автобусах Новосибирского автовокзала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, либо на туристских автобусах, зависит от выбранной даты тура,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> если туристские автобусы не ходят в нужный Вам день - билеты туристами приобретаются самостоятельно на сайте </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> либо на другом сайте, осуществляющем продажу билетов, или в кассах Новосибирского автовокзала. Чтобы успеть к началу тура необходимо приобрести билет на рейс Новосибирск - Чемал, до остановки с.Манжерок (выйти не доезжая 2,5 км до села у памятника Шишкову, либо у т\к Таежник, о чем заранее попросить водителя) с временем выезда от автовокзала в 22:15 (от автостанции расположенной у ж\д вокзала - 22:45), дата выезда в день предшествующий дате начала тура. Билеты можно приобрести за 10 дней до дня выезда. Обратный выезд осуществляется на автобусе рейса Чемал-Новосибирск, время отъезда от т\к Таежник 22:40 - 23:00, автобус необходимо остановить у т\к Таежник. Время прибытия в Новосибирск - 7:15, при приобретении билетов из Новосибирска нужно это учитывать. Стоимость доставки зависит от стоимости билетов на рейсы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Барнаула:</w:t>
       </w:r>
     </w:p>
@@ -1655,51 +1663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF4333C8"/>
+    <w:nsid w:val="88764C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1803,51 +1811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FBD9826"/>
+    <w:nsid w:val="C0F2F377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1951,51 +1959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="944FC71F"/>
+    <w:nsid w:val="A0B5C1E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2099,51 +2107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85FE34D6"/>
+    <w:nsid w:val="65B8A891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2330,51 +2338,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>