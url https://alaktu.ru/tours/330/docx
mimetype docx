--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -42,51 +42,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Комбинированные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 3 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 33 500 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 29 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -469,51 +469,51 @@
         </w:rPr>
         <w:t xml:space="preserve">В летних домиках </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(в домике - 3-4 кровати, постельное белье, полотенце, столик), удобства на территории -</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">37000 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">руб/чел</w:t>
+        <w:t xml:space="preserve">руб/чел,одноместное размещение - 40000 рублей.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">🟢</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -978,78 +978,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Основное место старта программы – эко-отель «Таежник», время выезда 07:30, к этому времени гостям выбравшим размещение в в других отелях необходимо прибыть самостоятельно к месту основного старта. Переез в с.Элекмонар, где группа пересаживается в УАЗики и отправляется по бездорожью к одному из популярных мест Горного Алтая – цепочке из семи Каракольских озер. Машины довезут вас до третьего озера, откуда предстоит совершить пешую экскурсию вдоль цепочки озер до 5-7 озера в зависимости от погодных условий и физического состояния группы. Каракольские озёра — уникальная природная жемчужина Горного Алтая, представляющая собой цепочку из семи горных водоёмов.Озёра расположены в Чемальском районе на западном склоне хребта Иолго, у подножия перевала Багаташ. Они находятся на высоте от 1630 до 1840 метров над уровнем моря и соединены между собой ручьями.Обед в виде перекуса на берегу озера.Возвращение по бездорожью к устью реки Куюм, где будет ожидать автобус, который вернет вас туда, откуда забрал утром.Окончание программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">03.07.2026 - 05.07.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.07.2026 - 26.07.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.07.2026 - 02.08.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.08.2026 - 16.08.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1150,51 +1122,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="687A80A1"/>
+    <w:nsid w:val="326991AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1298,51 +1270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="416E3377"/>
+    <w:nsid w:val="CB26BD78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1446,51 +1418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C0F1F9B"/>
+    <w:nsid w:val="7426C25F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1594,51 +1566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6171CE24"/>
+    <w:nsid w:val="2BC4C2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1742,51 +1714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AD23ED64"/>
+    <w:nsid w:val="9A12F5A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1890,51 +1862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="ECD5FD10"/>
+    <w:nsid w:val="7C86A90A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>