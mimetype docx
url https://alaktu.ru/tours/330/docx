--- v1 (2026-07-17)
+++ v2 (2026-07-17)
@@ -1122,51 +1122,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="326991AF"/>
+    <w:nsid w:val="449314D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1270,51 +1270,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CB26BD78"/>
+    <w:nsid w:val="7F9A11C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1418,51 +1418,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7426C25F"/>
+    <w:nsid w:val="4A54D909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1566,51 +1566,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2BC4C2FB"/>
+    <w:nsid w:val="F7FB72E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1714,51 +1714,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9A12F5A0"/>
+    <w:nsid w:val="D066B1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1862,51 +1862,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7C86A90A"/>
+    <w:nsid w:val="FE7EA9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>