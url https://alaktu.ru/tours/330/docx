--- v2 (2026-07-17)
+++ v3 (2026-08-31)
@@ -978,85 +978,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Основное место старта программы – эко-отель «Таежник», время выезда 07:30, к этому времени гостям выбравшим размещение в в других отелях необходимо прибыть самостоятельно к месту основного старта. Переез в с.Элекмонар, где группа пересаживается в УАЗики и отправляется по бездорожью к одному из популярных мест Горного Алтая – цепочке из семи Каракольских озер. Машины довезут вас до третьего озера, откуда предстоит совершить пешую экскурсию вдоль цепочки озер до 5-7 озера в зависимости от погодных условий и физического состояния группы. Каракольские озёра — уникальная природная жемчужина Горного Алтая, представляющая собой цепочку из семи горных водоёмов.Озёра расположены в Чемальском районе на западном склоне хребта Иолго, у подножия перевала Багаташ. Они находятся на высоте от 1630 до 1840 метров над уровнем моря и соединены между собой ручьями.Обед в виде перекуса на берегу озера.Возвращение по бездорожью к устью реки Куюм, где будет ожидать автобус, который вернет вас туда, откуда забрал утром.Окончание программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">28.08.2026 - 30.08.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.09.2026 - 06.09.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1122,51 +1087,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="449314D7"/>
+    <w:nsid w:val="5FC4E066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1270,51 +1235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F9A11C5"/>
+    <w:nsid w:val="0AC9A502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1418,51 +1383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A54D909"/>
+    <w:nsid w:val="401E4B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1566,51 +1531,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7FB72E8"/>
+    <w:nsid w:val="216116DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1714,51 +1679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D066B1C6"/>
+    <w:nsid w:val="53C2EDB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1862,51 +1827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FE7EA9A8"/>
+    <w:nsid w:val="E0D4B215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>