--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -1122,64 +1122,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтракаем, грузим вещи в ожидающий автобус и отправляемся в эко-отель "Таежник"Обед в кафе по дорогеПереезд
 до туркомплекса «Таёжник»Ужин в ресторане эко-отеля "Таёжник"Окончание программыЖелающие в этот день могут уехать в города Барнаул или Новосибирск, мы заказываем места в машинах таксистов по предварительной заявке.Те, у кого самолёт на следующий день из аэропорта Горно-Алтайска может разместиться в палатках бесплатно, либо в иных средствах размещения за доп.плату.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">18.07.2026 - 26.07.2026 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.07.2026 - 02.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.08.2026 - 16.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1444,51 +1430,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA0ECB41"/>
+    <w:nsid w:val="8E957951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1592,51 +1578,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C865E899"/>
+    <w:nsid w:val="BFE5A3C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1740,51 +1726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C61CF76B"/>
+    <w:nsid w:val="03460AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1888,51 +1874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BD0EC270"/>
+    <w:nsid w:val="C9DB189A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>