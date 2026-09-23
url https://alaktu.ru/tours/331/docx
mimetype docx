--- v1 (2026-07-19)
+++ v2 (2026-09-23)
@@ -14,135 +14,135 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Шавлинские озера 2026 конный</w:t>
+        <w:t xml:space="preserve">Шавлинские озера 2027 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 9 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 91 600 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 97 500 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Шавлинские озера наряду с Каракольскими и Телецким – визитная карточка Горного Алтая. Они расположены в Кош-Агачском районе в системе Северо-Чуйского хребта в течении реки Шавлы. Найдите фото в поисковике – самым популярным будет картинка изумрудной глади озера с отражающимися снежными вершинами – Сказка, Мечта и Красавица. Увидеть все это вживую могут только пешие или конные туристы, автомобили сюда не проедут. Не менее живописен и разнообразен и путь к озерам. Он пролегает через долины и перевалы, ущелья и горные реки, дремучую тайгу и цветущие поляны. В общем, и походные условия, и многочасовые переходы стоят того, чтобы здесь побывать!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Помимо Шавлинских озер вы увидите и другие горные водоемы, а также покрытые вечными снегами вершины Актру-Баши, Маашей-Баши, Куркурек.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Выбирая этот тур, учитывайте, что для успешного прохождения вам необходимо быть в хорошей физической форме. Также нужны навыки управления лошадьми. Активный тур – прекрасная возможность посетить красивейшие места Горного Алтая, недоступные автотуристам, ощутить единение с природой и напитаться могучей энергией гор.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость тура: 91 600руб/чел</w:t>
+        <w:t xml:space="preserve">Стоимость тура: 97 500руб/чел</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Продолжительность: 9 дней/8ночей</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Возраст участников: от 14 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура: в палатках, походные условия</w:t>
       </w:r>
@@ -449,94 +449,87 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник" и обратно, кроме группового трансфера из/в аэропорт Горно-Алтайска. Баня на Шавлинском озере.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
-[...42 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
@@ -1128,94 +1121,115 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтракаем, грузим вещи в ожидающий автобус и отправляемся в эко-отель "Таежник"Обед в кафе по дорогеПереезд
 до туркомплекса «Таёжник»Ужин в ресторане эко-отеля "Таёжник"Окончание программыЖелающие в этот день могут уехать в города Барнаул или Новосибирск, мы заказываем места в машинах таксистов по предварительной заявке.Те, у кого самолёт на следующий день из аэропорта Горно-Алтайска может разместиться в палатках бесплатно, либо в иных средствах размещения за доп.плату.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">25.07.2026 - 02.08.2026 12 человек</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">08.08.2026 - 16.08.2026 12 человек</w:t>
+        <w:t xml:space="preserve">20.06.2027 - 28.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">11.07.2027 - 19.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">18.07.2027 - 26.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.08.2027 - 09.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15.08.2027 - 23.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 12:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость групповой доставки из аэропорта Горно-Алтайска до туркомплекса "Таёжник" (туда-обратно) В ПОДАРОК при приобретении данного тура.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1226,51 +1240,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Остальная доставка за дополнительную плату. Заказ варианта доставки осуществляется в любое время с момента бронирования тура, но не позднее 7 дней до его начала.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Новосибирска в обе стороны осуществляется на рейсовых автобусах Новосибирского автовокзала, либо на туристских автобусах, зависит от выбранной даты тура,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> если туристские автобусы не ходят в нужный Вам день - билеты туристами приобретаются самостоятельно на сайте </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> либо на другом сайте, осуществляющем продажу билетов, или в кассах Новосибирского автовокзала. Чтобы успеть к началу тура необходимо приобрести билет на рейс Новосибирск - Чемал, до остановки с.Манжерок (выйти не доезжая 2,5 км до села у памятника Шишкову, либо у т\к Таежник, о чем заранее попросить водителя) с временем выезда от автовокзала в 22:15 (от автостанции расположенной у ж\д вокзала - 22:45), дата выезда в день предшествующий дате начала тура. Билеты можно приобрести за 10 дней до дня выезда. Обратный выезд осуществляется на автобусе рейса Чемал-Новосибирск, время отъезда от т\к Таежник 22:40 - 23:00, автобус необходимо остановить у т\к Таежник. Время прибытия в Новосибирск - 7:15, при приобретении билетов из Новосибирска нужно это учитывать. Стоимость доставки зависит от стоимости билетов на рейсы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Барнаула:</w:t>
       </w:r>
     </w:p>
@@ -1430,51 +1444,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E957951"/>
+    <w:nsid w:val="C32D88ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1578,51 +1592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BFE5A3C7"/>
+    <w:nsid w:val="B94031C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1726,51 +1740,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03460AED"/>
+    <w:nsid w:val="65FD3FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1874,51 +1888,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C9DB189A"/>
+    <w:nsid w:val="7589B3A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2105,51 +2119,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/admin/67035c345d2a067341e3f1b7/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/im?sel=-10899156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>