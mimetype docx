--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -1489,51 +1489,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C3BAEA2"/>
+    <w:nsid w:val="23CE8A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35C7A9CC"/>
+    <w:nsid w:val="604A9CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56FB4B48"/>
+    <w:nsid w:val="2962D1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1933,51 +1933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9DD245B"/>
+    <w:nsid w:val="89962072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2081,51 +2081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="CCD09442"/>
+    <w:nsid w:val="A7359D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>