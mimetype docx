--- v1 (2026-06-22)
+++ v2 (2026-08-07)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 11 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 115 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Шавлинские озера</w:t>
@@ -1292,64 +1292,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завершающий день сплава и самый легкий. Основное препятствие - порог Аюлинский (II категория сложности). Будет возможность отдохнуть, искупаться в Катуни (с разрешения гида!), в хорошую погоду позагорать.По окончании сплава в районе с.Куюс туристы пересаживаются на автомобили и переезжают на туркомплекс «Таежник», где их ждет ужин. Душ на территорииЗа дополнительную плату можно заказать баню в эко-отеле Таежник.Выезд для тех, кто отправляется до Новосибирска и Барнаула.Для тех, кто вылетает из Горно-Алтайска, ночевка на территории туркомплекса в палатках бесплатно, в юртах (при фактическом наличии мест, заранее не бронируются) либо в номерах за дополнительную плату (при их наличии, бронировать нужно заранее).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">08.08.2026 - 18.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Бесплатно предоставляется групповой трансфер из/в аэропорт Горно-Алтайска до эко-отеля "Таёжник".</w:t>
@@ -1489,51 +1475,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23CE8A45"/>
+    <w:nsid w:val="7DC54AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1637,51 +1623,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="604A9CF2"/>
+    <w:nsid w:val="265EF1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1785,51 +1771,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2962D1F8"/>
+    <w:nsid w:val="B2526DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1933,51 +1919,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="89962072"/>
+    <w:nsid w:val="0E57FC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2081,51 +2067,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A7359D3A"/>
+    <w:nsid w:val="94D7D9A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>