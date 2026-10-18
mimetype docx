--- v2 (2026-08-07)
+++ v3 (2026-10-18)
@@ -14,86 +14,86 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Шавлинские озера(кони) - Катунь-спринт 2026</w:t>
+        <w:t xml:space="preserve">Шавлинские озера - Катунь-спринт 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Комбинированные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 11 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 115 500 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 124 500 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Шавлинские озера</w:t>
@@ -178,51 +178,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Активный тур – прекрасная возможность посетить красивейшие места Горного Алтая, недоступные автотуристам, ощутить единение с природой и напитаться могучей энергией гор.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вторая часть программы - это сплав по среднему участку хозяйки Алтая - реки Катунь, от Яломана до Куюса, во время сплава участники пройдут такие пороги ка Ильгуменский, Шабаш, Кадринская труба, Каянча, Аюла и другие, никого не оставит без впечатлений водоворот Поганка и другие водные препятствия.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость тура: 115 500руб/чел</w:t>
+        <w:t xml:space="preserve">Стоимость тура: 124 500руб/чел</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Продолжительность: 11дней/10ночей</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Возраст участников: от 16 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура: в палатках, походные условия</w:t>
       </w:r>
@@ -516,90 +516,98 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура не входит:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник" и обратно, кроме группового трансфера из/в аэропорт Горно-Алтайска. Баня на Шавлинском озере.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
-[...25 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
@@ -1292,50 +1300,85 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завершающий день сплава и самый легкий. Основное препятствие - порог Аюлинский (II категория сложности). Будет возможность отдохнуть, искупаться в Катуни (с разрешения гида!), в хорошую погоду позагорать.По окончании сплава в районе с.Куюс туристы пересаживаются на автомобили и переезжают на туркомплекс «Таежник», где их ждет ужин. Душ на территорииЗа дополнительную плату можно заказать баню в эко-отеле Таежник.Выезд для тех, кто отправляется до Новосибирска и Барнаула.Для тех, кто вылетает из Горно-Алтайска, ночевка на территории туркомплекса в палатках бесплатно, в юртах (при фактическом наличии мест, заранее не бронируются) либо в номерах за дополнительную плату (при их наличии, бронировать нужно заранее).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">20.06.2027 - 30.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">11.07.2027 - 21.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">18.07.2027 - 28.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.08.2027 - 11.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15.08.2027 - 25.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Бесплатно предоставляется групповой трансфер из/в аэропорт Горно-Алтайска до эко-отеля "Таёжник".</w:t>
@@ -1391,51 +1434,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доставка из/в аэропорт / железнодорожный вокзал Барнаула осуществляется за дополнительную плату, по тарифу перевозчика(от 1500руб/чел с жд вокзала и от 2000руб/чел с аэропорта Барнаула). Мы можем заказать места в машинах, но при отсутствии таковых, проезд осуществляется на рейсовых автобусах. Туристы рассчитываются за проезд только и исключительно с водителями, либо приобретают билеты в кассах автовокзалов либо на сайтах онлайн-продажи билетов.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переезд от Барнаула до Таёжника занимает примерно 4-4,5 часа</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доставка из/в Новосибирск осуществляется на рейсовых автобусах по тарифу перевозчика. Ежедневно из Новосибирска идет автобус Новосибирск-Чемал, на который можно приобрести билет до с.Манжерок и выйти у памятника Шишкову. Билеты можно приобрести как в кассах Новосибирского автовокзала, так и в сервисах онлайн-продажи билетов (</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и т.п.)Переезд от Новосибирска до Таёжника занимает примерно 7 часов</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
@@ -1475,51 +1518,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DC54AD7"/>
+    <w:nsid w:val="FA1574DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1623,51 +1666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="265EF1EA"/>
+    <w:nsid w:val="EA4B067F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1771,51 +1814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B2526DFD"/>
+    <w:nsid w:val="C5539D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1919,51 +1962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0E57FC4E"/>
+    <w:nsid w:val="B4D91F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2067,51 +2110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="94D7D9A1"/>
+    <w:nsid w:val="B8E0E2DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2301,51 +2344,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>