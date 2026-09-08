--- v0 (2026-06-13)
+++ v1 (2026-09-08)
@@ -71,101 +71,119 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Экскурсионный тур "Калейдоскоп Алтая" представляет собой уникальный шанс увидеть максимальное количество природных достопримечательностей Горного Алтая, не отказывая себе в комфорте. Основную часть пути туристы преодолевают на пассажирском микроавтобусе, на труднодоступных участках группа пересаживается в автомобили повышенной проходимости. Тур также предполагает пешие разнообразные выходы. Это прекрасная возможность отдохнуть всей семьей, увидеть Алтай во всем его великолепии и разнообразии, начиная с сосново-лиственных лесов вдоль Чуйского тракта, продолжая степным ландшафтом Курайской котловины и заканчивая снежно-ледовой пустыней северо-Чуйского хребта. Гости познакомятся с тайнами и легендами Каракольской долины, посетят Алтайский Марс, проведут три дня в красивейшем горном ущелье в долине реки Чулышман, обладающим уникальным микроклиматом и пересекут с юга на север жемчужину Алтая – Телецкое озеро. Вас также ожидают: водопады долины Чулышмана, редкое явление природы - каменные грибы, теплое горное озеро, мистические древние курганы, петроглифы и многое другое!</w:t>
+        <w:t xml:space="preserve">За семь дней вы проживёте "Калейдоскоп Алтая" — от тишины на потаённом озере Ару-Кем до трепета перед марсианскими красными склонами. Алтай будет менять декорации стремительно: утром — сосновые леса вдоль Чуйского тракта, днём — степная Курайская котловина, к вечеру — снежно-ледовая пустыня Северо-Чуйского хребта. Каждый день — новый мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Чулышманская долина — сердце тура и место глубокой перезагрузки. Три дня без связи, без линий электропередачи, с генератором и баней. Здесь время замедляется: шум водопада Куркуре заглушает всё лишнее, а каменные грибы заставляют задуматься, как природа способна лепить невозможное. Пересечение Телецкого озера с юга на север на катере — финальный аккорд: вода, тайга и тишина, после которой городская суета кажется далёкой и необязательной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Вы вернётесь другим человеком. С новыми фотографиями и с другим ощущением масштаба, времени и покоя.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">109000 руб/чел- при двухместном размещении</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">135000 руб/чел при одноместном размещении</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">106000 руб/чел - при трехместном размещении(по одной заявке)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Продолжительность: 7 дней/6ночей</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Возраст участников: от 8 лет до 65 лет(от 65 до 75 мед.страховку оформляете самостоятельно).</w:t>
+        <w:t xml:space="preserve">Возраст участников: от 8 лет до 65 лет(от 65 до 70 мед.страховку оформляете самостоятельно). Страше 70 лет в тур не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура: организуется в номерах с туалетом и душем(Александрия, Кочевник), в Чулышманской долине душ нагревается от солнечных батарей и поэтому горячая вода не гарантирована и поэтому здесь для вас будет истоплена банька.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -226,51 +244,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">На маршруте работают 1-2 инструктора, водитель;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На маршрут допускаются дети в сопровождении родителей или доверенных лиц (требуется нотариально заверенная доверенность);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В стоимость маршрута включена страховка ОСАО «Росгосстрах». Страховой полис выписывается на группу и находится у инструкторов по маршруту.</w:t>
+        <w:t xml:space="preserve">В стоимость маршрута включена страховка «Ингосстрах». Страховой полис выписывается на группу и находится у инструкторов по маршруту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Страховка "Антиклещ" не входит в стоимость тура</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, её можно приобрести отдельно, стоимость страховки 400,00 рублей, срок её действия 365 дней, оформляется на каждого туриста отдельно, также страховку можно приобрести в любом страховом агентстве самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -520,77 +538,85 @@
         <w:t xml:space="preserve">Доп.ночи по окончанию тура (вы можете самостоятельно забронировать </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">гостиницы в Горно-Алтайске</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
-[...25 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для бронирования необходимо внести предоплату в размере 30%, остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур Калейдоскоп Алтая предлагает путешественникам уникальную возможность познакомиться с богатством и многообразием этого удивительного региона. Этот тур позволит вам в полном объеме насладиться величественной природой Алтайского края: от горных вершин и чистейших озер до зеленых долин и густых лесов. Организаторы тура подготовили насыщенную программу, включающую посещение достопримечательностей, встречу с культурой и традициями местных жителей.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1067,178 +1093,178 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">292 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе.Освобождение номеров.Переезд до мыса Кырсай – южного берега Телецкого озера. Здесь участники маршрута пересаживаются на катера и продолжают свой путь, пересекая акваторию Телецкого озера с юга на север.По пути остановка на водопаде Корбу (высота падения 12,8м), где гостей ждет вкусный обед, далее переезд до с.Артыбаш.В Артыбаше будет ждать авто для переезда в г.Горно-Алтайск.Ужин в кафе. Завершение программы..ВНИМАНИЕ! советуем приобретать билеты с вылетом на следующий день после окончания маршрута.Доп.Ночи в стоимость не входят, вы можете самостоятельно забронировать отели,гостиницы в г.Горно-Алтайске</w:t>
+        <w:t xml:space="preserve">Завтрак в кафе.Освобождение номеров.Переезд до мыса Кырсай – южного берега Телецкого озера. Здесь участники маршрута пересаживаются на катера и продолжают свой путь, пересекая акваторию Телецкого озера с юга на север.Остановка у водопада Корбу (12,8 м) — обед в кафе у водопада с блюдами из рыбки, выловленной на озере.  Прибытие в с. Артыбаш,пересадка в авто и переезд в Горно-Алтайск. Завершение программы.  ⚠️ Билеты на самолёт рекомендуем покупать на следующий день после окончания тура. Дополнительные ночи в Горно-Алтайске в стоимость не входят. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">14.06.2026 - 20.06.2026 14 человек</w:t>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">23.08.2026 - 29.08.2026 14 человек</w:t>
+        <w:t xml:space="preserve">30.05.2027 - 05.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">06.06.2027 - 12.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">13.06.2027 - 19.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">29.06.2027 - 05.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">04.07.2027 - 10.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">06.07.2027 - 12.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">11.07.2027 - 17.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">13.07.2027 - 19.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">18.07.2027 - 24.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">20.07.2027 - 26.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">27.07.2027 - 02.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.08.2027 - 07.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">03.08.2027 - 09.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">08.08.2027 - 14.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15.08.2027 - 21.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22.08.2027 - 28.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Рекомендуем приобретать билеты с городом прилета Горно-Алтайск.</w:t>
@@ -1317,51 +1343,51 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переезд от Барнаула до Таёжника занимает примерно 4-4,5 часа.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Прилеты в Барнаул до 7:00 утра , прибытие жд до 8:30.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Самостоятельно бронируете из Новосибирска. Доставка из/в Новосибирск осуществляется на рейсовых автобусах по тарифу перевозчика. Ежедневно из Новосибирска идет автобус Новосибирск-Чемал, на который можно приобрести билет до с.Манжерок и выйти у памятника Шишкову. Билеты можно приобрести как в кассах Новосибирского автовокзала, так и в сервисах онлайн-продажи билетов (</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> и т.п.)Переезд от Новосибирска до Таёжника занимает примерно 7 часов</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
@@ -1401,51 +1427,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="803233BE"/>
+    <w:nsid w:val="79D249DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1549,51 +1575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EFAEDE4A"/>
+    <w:nsid w:val="8D7A455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28FE56DA"/>
+    <w:nsid w:val="5F06C73D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1845,51 +1871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="964B786F"/>
+    <w:nsid w:val="C3622E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2076,51 +2102,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gornoaltaysk.ru/deyatelnost/ekonomika/turizm/oteli/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gornoaltaysk.ru/deyatelnost/ekonomika/turizm/oteli/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>