--- v1 (2026-09-08)
+++ v2 (2026-10-23)
@@ -42,51 +42,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 106 000 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 109 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -106,67 +106,67 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Вы вернётесь другим человеком. С новыми фотографиями и с другим ощущением масштаба, времени и покоя.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">109000 руб/чел- при двухместном размещении</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">106000 руб/чел - при трехместном размещении(по одной заявке)</w:t>
+        <w:t xml:space="preserve">113600 руб/чел- при двухместном размещении</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">139600 руб/чел при одноместном размещении</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">109000 руб/чел - при трехместном размещении(по одной заявке)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Продолжительность: 7 дней/6ночей</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Возраст участников: от 8 лет до 65 лет(от 65 до 70 мед.страховку оформляете самостоятельно). Страше 70 лет в тур не допускаются.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура: организуется в номерах с туалетом и душем(Александрия, Кочевник), в Чулышманской долине душ нагревается от солнечных батарей и поэтому горячая вода не гарантирована и поэтому здесь для вас будет истоплена банька.</w:t>
@@ -1093,51 +1093,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">292 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в кафе.Освобождение номеров.Переезд до мыса Кырсай – южного берега Телецкого озера. Здесь участники маршрута пересаживаются на катера и продолжают свой путь, пересекая акваторию Телецкого озера с юга на север.Остановка у водопада Корбу (12,8 м) — обед в кафе у водопада с блюдами из рыбки, выловленной на озере.  Прибытие в с. Артыбаш,пересадка в авто и переезд в Горно-Алтайск. Завершение программы.  ⚠️ Билеты на самолёт рекомендуем покупать на следующий день после окончания тура. Дополнительные ночи в Горно-Алтайске в стоимость не входят. </w:t>
+        <w:t xml:space="preserve">Завтрак в кафе.Освобождение номеров.Переезд до мыса Кырсай – южного берега Телецкого озера. Здесь участники маршрута пересаживаются на катера и продолжают свой путь, пересекая акваторию Телецкого озера с юга на север.Остановка у водопада Корбу (12,8 м) — обед в кафе у водопада с блюдами из рыбки, выловленной на озере.  Прибытие в с. Артыбаш,пересадка в авто и переезд в Горно-Алтайск. Завершение программы ужином в кафе(около 19-20ч).  ⚠️ Билеты на самолёт рекомендуем покупать на следующий день после окончания тура. Дополнительные ночи в Горно-Алтайске в стоимость не входят. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.05.2027 - 05.06.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1427,51 +1427,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79D249DC"/>
+    <w:nsid w:val="68A0D303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1575,51 +1575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D7A455A"/>
+    <w:nsid w:val="62625E57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1723,51 +1723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F06C73D"/>
+    <w:nsid w:val="ADE37FF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1871,51 +1871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C3622E35"/>
+    <w:nsid w:val="43C0E246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>