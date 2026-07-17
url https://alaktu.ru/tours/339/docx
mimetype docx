--- v0 (2026-06-02)
+++ v1 (2026-07-17)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 70 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Каракольские озера. Когда-то именно с маршрутов на них начались конные туры в Горном Алтае. Местом старта самых первых конных маршрутов на эти озера была самая первая турбаза Алтая - "Катунь"</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1023,58 +1023,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">После завтрака грузимся на автомобиль повышенной проходимости и отправляемся до с.Эликманар, пересаживаемся на микроавтобус и следуем до точки старта на сплав,Инструктаж по технике безопасности водного туризма.Начала сплава, прохождение водных препятствийОбед в виде перекуса.Окончание сплава в районе отеля Таёжник. Ужин в кафе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">28.06.2026 - 04.07.2026 12 человек</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">09.08.2026 - 15.08.2026 12 человек</w:t>
+        <w:t xml:space="preserve">09.08.2026 - 15.08.2026 11 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.08.2026 - 22.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1125,51 +1118,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48EFE302"/>
+    <w:nsid w:val="3236F954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1273,51 +1266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DA39B37"/>
+    <w:nsid w:val="756EFE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1421,51 +1414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8AC52477"/>
+    <w:nsid w:val="3D421A77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>