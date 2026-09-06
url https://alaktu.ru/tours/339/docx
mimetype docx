--- v1 (2026-07-17)
+++ v2 (2026-09-06)
@@ -14,312 +14,584 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Каракольские озера+Нижняя Катунь 2026</w:t>
+        <w:t xml:space="preserve">Каракольские озера+Нижняя Катунь 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Комбинированные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 11 человек</w:t>
+        <w:t xml:space="preserve">Общая продолжительность: 6 дней</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Стоимость: 60 000 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...100 lines deleted...]
-        <w:t xml:space="preserve">Заполните </w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продолжительность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 6 дней / 5 ночей</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 60 000 ₽/чел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тип тура:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> конный + треккинг + рафтинг</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возраст:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> от 14 лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🐎 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шесть дней настоящего Алтая — от первого знакомства с лошадью до сплава по Катуни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Этот маршрут отлично подходит тем, кто </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">впервые хочет попробовать конный поход</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Опыт верховой езды не требуется: перед выходом проводится обучение и инструктаж, а на протяжении маршрута группу сопровождают профессиональные гиды и конюхи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Переходы проходят в дневное время, без ночных переходов. На крутых и каменистых участках спешиваемся и ведём лошадей в поводу. Темп маршрута позволяет новичкам постепенно привыкнуть к лошади и почувствовать себя увереннее в седле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🏔 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За шесть дней нас ждут:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> долина Муехты, Муехтинский водопад, Каракольские озёра, озеро Вероника, Замки Горных Духов и Нижняя Катунь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В долине Муехты разобьём </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">базовый лагерь на несколько ночей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — не придётся каждый день собирать палатки и перевозить вещи. Отсюда будем отправляться налегке в радиальные выходы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">💦 Сходим через кедровую тайгу к </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Муехтинскому водопаду</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🐎 Верхом поднимемся до </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Второго Каракольского озера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, а дальше пешком пройдём по цепи озёр до Шестого. Здесь кедровая тайга постепенно сменяется альпийскими лугами и настоящим высокогорьем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🏔 Отдельный день посвятим радиальному выходу к </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озеру Вероника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, а обратный путь в Сугойну пройдёт через необычные скалы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Замков Горных Духов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Это настоящий поход: ночёвки в палатках, ужины у костра, горные тропы и несколько дней вдали от цивилизации. При этом рядом всё время находится опытная команда, которая отвечает за организацию маршрута и помогает участникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🌊 В последний день</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">После завтрака спускаемся из Сугойны до Элекмонара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Участники </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конного тура</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> отправляются на трансфере в «Таёжник» — здесь путешествие заканчивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">А те, кто выбрал программу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Каракольские озёра + Нижняя Катунь»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, меняют седло на весло и отправляются на </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сплав по Нижней Катуни протяжённостью около 18 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Перед выходом на воду проводится инструктаж, сплав проходит с профессиональным инструктором по водному туризму. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Опыт рафтинга не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🏁 Финиш сплава — в районе «Таёжника».</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">От седла до весла. От кедровой тайги до высокогорных озёр и бурной Катуни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Шесть дней, чтобы впервые попробовать настоящий активный Алтай — верхом, пешком и на воде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r>
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута:</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Маршрут средней сложности;</w:t>
-[...3 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Групповой трансфер из/в аэропорт Горно-Алтайска в подарок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Внимание! При приобретении билетов на самолет выбирайте те рейсы, которые прилетают в аэропорт Горно-Алтайска до 12:00 по местному времени!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маршрут несложный, в нем могут участвовать как люди, имеющие опыт конных походов, так и новички;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В качестве личного снаряжения в походе необходимо иметь вещи, перечисленные в разделе </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">"Что взять с собой?"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На крутых склонах, каменных россыпях и снежных участках коня ведут в поводу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -339,70 +611,52 @@
         <w:rPr/>
         <w:t xml:space="preserve">Дети до 14 лет на маршрут со сплавом- не допускаются;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На маршруте выдается все необходимое снаряжение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">График маршрута может незначительно меняться в зависимости от погодных или других объективных условий, с целью обеспечения безопасного прохождения маршрута, по усмотрению инструктора;</w:t>
-[...18 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">График маршрута может незначительно меняться в зависимости от погодных или других объективных условий, с целью обеспечения безопасного прохождения маршрута, по усмотрению инструктора.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура входит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перевозки, согласно программы тура;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -540,51 +794,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник" и обратно, кроме группового трансфера из а/п Горно-Алтайска</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Страховка "Антиклещ" не входит в стоимость тура</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, её можно приобрести отдельно, стоимость страховки 400,00 рублей, срок её действия 365 дней, оформляется на каждого туриста отдельно, также страховку можно приобрести в любом страховом агентстве самостоятельно;</w:t>
+        <w:t xml:space="preserve">, её можно приобрести отдельно, стоимость страховки 400,00 рублей, срок её действия 365 дней, оформляется на каждого туриста отдельно, также страховку можно приобрести в любом страховом агентстве самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
@@ -611,470 +865,426 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">90 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Переезд из эко-отель Таежник – до урочища СугойнаДля тех, кто планирует прилететь в аэропорт Горно-Алтайска - выбирайте рейсы с прилетом не позднее 11:00, поскольку переезд до стоянки в урочище Сугойна с учетом остановок занимает 4 часа.Завтрак в кафе "Таежник" для тех, кто прибыл в эко-отель до 10:30, знакомство с гидом.Если вся группа собралась рано - выезд по маршруту до стоянки в урочище Сугойна , обед в придорожном кафе.Если мы кого-то ожидаем из Барнаула, то Обед в кафе “Таежник”.После обеда выезд по маршруту, переезд до стоянки в урочище Сугойна. До села Эликманар группа переезжает на микроавтобусе/внедорожнике УАЗ, далее пересаживается на автомобиль повышенной проходимости и оставшиеся 30 км до урочища преодолевает на нем.Размещение в палатках. При фактическом наличии свободных мест в доме, можно их занять за доп.плату на месте.Баня. Инструктаж по технике безопасности, занятия по верховой езде(если прибываете не поздно). Получение снаряжения, набора продуктов по арчимакам</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: Таёжник — Элекмонар — урочище Сугойна🚙 Транспорт: микроавтобус / автомобиль повышенной проходимостиЦивилизация постепенно остаётся позади. Асфальт сменяется горной дорогой, вокруг становится всё больше тайги, а впереди — первая ночь в настоящих горах.После сбора группы отправляемся из «Таёжника» в сторону села Элекмонар. Далее пересаживаемся на автомобиль повышенной проходимости — последние километры до Сугойны проходят уже по горной дороге.Именно здесь начинается наша походная часть путешествия.🏕 По прибытии размещаемся в палаточном лагере, знакомимся с командой и получаем необходимое снаряжение.🐎 Для тех, кто впервые садится на лошадь, этот день особенно важен. Гид проводит инструктаж по технике безопасности и занятие по основам верховой езды: учимся правильно садиться и спешиваться, держаться в седле, управлять лошадью и понимать основные команды.Если группа приезжает достаточно рано, будет время познакомиться со своим конём ещё до начала маршрута.🔥 Вечером — ужин, баня, отдых и подготовка к первому конному переходу.Технический момент: рекомендуем выбирать рейсы с прибытием в Горно-Алтайск в первой половине дня. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - урочище Сугойна-урочище Саргат-Каракольские озера</w:t>
+        <w:t xml:space="preserve"> - Первый конный переход — Сугойна — долина Муехты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">кони 12, пешком 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак. Сбор лагеря. Отправляемся до Каракольских озер.Каракольские озёра имеют ледниково-тектоническое происхождение. Котловины их располагаются на ступенях гигантской каровой лестницы, соединены между собой ручьями и находятся друг от друга на расстояниях 300-800 метров друг от друга, каждое озеро уникально.Нижние озёра окружены кедровой тайгой, выше леса уступают место альпийским лугам, а для окрестностей небольших верхних озёр типичны флора и фауна высокогорной тундры. Вода в озёрах холодная и чистая, водные растения в них практически отсутствуют, так же как и рыба.Обед в виде перекуса.Радиальный пеший выход по цепи озер.Разбивка лагеря. Ужин.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: урочище Сугойна — кедровая тайга — долина Муехты — Муехтинский водопадПервый настоящий день путешествия — утром осваиваемся в седле и уходим всё дальше в горы, а уже после обеда отправляемся пешком через кедровую тайгу к одному из красивых водопадов маршрута.После завтрака собираем лагерь, распределяем походное снаряжение, седлаем лошадей и отправляемся из урочища Сугойна в сторону долины Муехты.🐎 Это первый полноценный конный переход, поэтому идём в спокойном темпе. Не нужно стараться сразу почувствовать себя опытным всадником — первые часы нужны как раз для того, чтобы познакомиться со своей лошадью, привыкнуть к её шагу и увереннее почувствовать себя в седле.Рядом на протяжении маршрута находятся профессиональные гиды и конюхи: они контролируют движение группы, помогают правильно управлять лошадью и подсказывают на сложных участках.🌲 Тропа проходит через настоящую алтайскую тайгу. Вокруг — кедровый лес, горные ручьи и постепенно открывающиеся виды на хребет Иолго.⚠️ На крутых подъёмах и спусках, каменистых и других технически сложных участках по команде гида спешиваемся и ведём лошадь в поводу. Это обычная и безопасная практика на горном конном маршруте.Примерно к обеду приходим в долину Муехты — здесь будет находиться наш базовый лагерь на ближайшие дни.🏕 Размещаемся, оставляем основное походное снаряжение и обедаем.А после обеда нас ждёт уже совсем другой формат путешествия.🥾 Отправляемся налегке в радиальный пеший выход к Муехтинскому водопаду.Тропа к водопаду проходит через красивый кедровый лес. Пешая экскурсия занимает ориентировочно 2,5–3 часа, поэтому после утреннего перехода можно размяться, сменить седло на треккинг и спокойно прогуляться по тайге.💦 Муехтинский водопад спрятан среди гор и леса. Вода срывается со скального уступа примерно с 12-метровой высоты, а вокруг — прохлада, шум воды и густая алтайская тайга.У водопада будет время отдохнуть, сделать фотографии и просто побыть среди гор без спешки.После прогулки возвращаемся в тот же лагерь в долине Муехты.🔥 Вечером — горячий ужин на костре, отдых и первый полноценный вечер вдали от цивилизации.А главное — никуда больше сегодня не торопимся. Лагерь уже стоит, лошади отдыхают, впереди спокойный вечер, а завтра нас ждёт один из главных дней всего путешествия — Каракольские озёра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Каракольские озера-долина Муертинского водопада(радиальный выход)</w:t>
+        <w:t xml:space="preserve"> - Долина Муехты — Второе Каракольское озеро — цепь Каракольских озёр — Шестое Каракольское озеро</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">кони 18, пешком 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак на костре.Собрав лагерь и позавтракав, участники получают алтайских лошадок, с которыми им предстоит путешествовать по горам Алтая.Тропа идет по прикаракольской тайге , выводя туристов в зону альпийских лугов тайге и открывая замечательную панораму перевала Багаташ и Замки Горных Духов – скалы останцы по форме напоминающие древние замки.Конный переход 2,5 – 3 часа.Устанавливаем лагерь.Все участники похода принимают участие в сборе дров для костра.Ужин готовится гидом на костре, при желании участники группы могут ему помочь</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: долина Муехты — Второе Каракольское озеро — цепь Каракольских озёр — Шестое озероГлавный день путешествия. Сегодня мы увидим Алтай, ради которого и отправились в этот поход: прозрачные высокогорные озёра, альпийские луга и суровые склоны, где тайга остаётся далеко внизу.После завтрака не собираем лагерь — берём с собой только необходимое на день и отправляемся верхом к Каракольским озёрам.🐎 На лошадях поднимаемся до Второго Каракольского озера. Здесь оставляем коней под присмотром конюхов и продолжаем маршрут пешком.🥾 Начинается треккинговая часть дня — проходим вдоль цепи Каракольских озёр до Шестого озера.И буквально на глазах меняется окружающая природа.🌲 Нижние озёра окружены кедровой тайгой.🌿 Выше лес постепенно уступает место альпийским лугам.⛰ А у верхних озёр начинается уже настоящий мир высокогорной тундры.Вода здесь холодная и удивительно чистая. У нас будет время пройти маршрут без гонки, сделать фотографии и остановиться на самых красивых точках.🥪 Обед — походный перекус на маршруте.После Шестого озера начинаем обратный путь. Спускаемся ко Второму озеру, возвращаемся к лошадям и верхом отправляемся в долину Муерты.🌙 Никаких ночных переходов: задача гида — организовать день так, чтобы группа вернулась в лагерь и спокойно отдыхала после маршрута.🔥 Вечером — горячий ужин у костра и вторая ночь на нашей базовой стоянке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - долина реки Муехта- - перевал Аккаинский - Перевал Айрык - Айрыкские озера</w:t>
+        <w:t xml:space="preserve"> - Долина Муехты — высокогорье — озеро Вероника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак.Конный переход до ур.МуертаПешая экскурсия на Муертинский водопад, которая займет 2,5 – 3 часа.Тропа к водопаду ведет через кедровый лес.Высота падения воды в водопаде составляет порядка 12 метров.Обед в виде перекусаПосле обеда группа отправляется в дальнейший путь верхом на лошадях.Туристам предстоит преодолеть перевалы Аккаинский и Айрык, с вершин которых открывается прекрасный вид на вершины хребта Иолго, а также на множество озер, расположенных там.Разбивка лагеря. Ужин на костре</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: долина Муехты — высокогорье — озеро ВероникаСегодня уже не нужно учиться чувствовать себя верхом — после нескольких дней в седле движения становятся привычнее, появляется уверенность и можно гораздо больше внимания отдавать самому Алтаю.После завтрака снова оставляем основной лагерь на месте и отправляемся радиальным маршрутом к озеру Вероника.Это ещё одно большое преимущество программы для новичков: два дня подряд нам не приходится сворачивать лагерь, перевозить всё снаряжение и вечером осваиваться на новом месте.🐎 Выходим налегке, взяв только вещи, необходимые на день.Маршрут проходит по горной местности среди тайги и открытых высокогорных участков. На технически сложных отрезках действуют те же правила безопасности: по команде гида спешиваемся и ведём лошадей в поводу.🏔 Добираемся до озера Вероника. Здесь делаем остановку — время отдохнуть, перекусить, погулять и сделать фотографии.После отдыха отправляемся обратно.К этому моменту многие участники, которые ещё несколько дней назад впервые садились на лошадь, уже гораздо увереннее чувствуют себя в седле и начинают по-настоящему получать удовольствие от конного путешествия.🔥 Возвращаемся в наш лагерь в долине Муехты. Ужин на костре и последний вечер на этой стоянке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Айрык. Радиальный выход к пещере</w:t>
+        <w:t xml:space="preserve"> - Долина Муехты — горные перевалы — Замки Горных Духов — урочище Сугойна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">кони, пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">18 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак на костре.Экскурсия в Каракокшинскую пещеру. Конный переход до ур.Уул.После завтрака пешая экскурсия в Каракокшинскую пещеру, которая займет 1,5 - 2 часа. Большая Каракокшинская пещера расположена в скальном известняковом массиве северного склона хребта Иогло на высоте около 2000 м над уровнем моря. Глубина пещеры составляет 24 м, протяженность ходов - 600 м. Стены пещеры покрыты льдом, в ней встречаются сталактиты и сталагмиты.Обед в виде перекуса.Ужин на костре.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: долина Муехты — горные перевалы — Замки Горных Духов — урочище СугойнаКульминация конной части маршрута. Сегодня особенно хорошо чувствуется, как многое изменилось за несколько дней: вместо осторожного знакомства с лошадью — уверенное путешествие по настоящей горной тропе.После завтрака сворачиваем лагерь, собираем снаряжение, седлаем лошадей и отправляемся обратно к Сугойне.Но возвращаемся через одну из самых необычных точек маршрута — Замки Горных Духов.🏰 Это причудливые скалы-останцы, которые своими очертаниями действительно напоминают стены, башни и руины огромного каменного замка.С высоты открываются панорамы хребта Иолго и окружающих гор.🐎 Продолжаем движение по горной тропе и постепенно начинаем спуск к Сугойне.Технически этот день отличается от двух предыдущих: это уже не радиальный выход. Мы полностью собираем лагерь и переходим на следующую стоянку.На крутых спусках и каменистых участках часть пути проходим пешком, ведя лошадей в поводу. Темп движения определяет гид исходя из состояния тропы, погоды и подготовки группы.К вечеру спускаемся в урочище Сугойна.🔥 Размещаемся на знакомой стоянке. Горячий ужин, баня, отдых и заключительный вечер нашего конного путешествия.Несколько дней назад здесь всё только начиналось. А теперь за плечами — Каракольские озёра, озеро Вероника, Замки Горных Духов и настоящий многодневный маршрут верхом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Акаинские озера - малая Аккая - Аккаинский перевал - замки духов- река Ишмешь - урочище Сугойна</w:t>
+        <w:t xml:space="preserve"> - Урочище Сугойна — Элекмонар — Нижняя Катунь — «Таёжник»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">кони</w:t>
+        <w:t xml:space="preserve">авто 90 / рафт 18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">20 км</w:t>
+        <w:t xml:space="preserve">108 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак.Сворачиваем лагерь и отправляемся в завершающий наше путешествие конный переход до базовой стоянки расположенной в урочище Сугойна.Акаинские озера - малая Аккая - Аккаинский перевал - замки духов- река Ишмешь - урочище СугойнаКонная тропа ведет по Кедровому лесу.На базовой стоянке туристов ожидает жаркая банька.Ужин, прощальный вечер у костра.</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">После завтрака грузимся на автомобиль повышенной проходимости и отправляемся до с.Эликманар, пересаживаемся на микроавтобус и следуем до точки старта на сплав,Инструктаж по технике безопасности водного туризма.Начала сплава, прохождение водных препятствийОбед в виде перекуса.Окончание сплава в районе отеля Таёжник. Ужин в кафе.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: урочище Сугойна — Элекмонар — Нижняя Катунь — «Таёжник»🚙 Транспорт: автомобиль повышенной проходимости + микроавтобус✨ Эмоции дня: яркий финал путешествия! После нескольких дней верхом меняем седло на весло, горные тропы — на бирюзовую Катунь, а размеренный шаг лошади — на энергию горной реки.После завтрака собираем вещи, прощаемся с конной командой и выезжаем из урочища Сугойна.🚙 На автомобиле повышенной проходимости спускаемся до Элекмонара, пересаживаемся на микроавтобус и отправляемся к месту старта сплава по Нижней Катуни.🌊 Время менять седло на весло!🥪 Обед — в формате походного перекуса.На старте нас встречает инструктор по водному туризму. Получаем необходимое снаряжение и проходим обязательный инструктаж по технике безопасности: учимся правильно работать веслом, выполнять команды инструктора и действовать при прохождении водных препятствий.Опыт рафтинга не требуется — главное внимательно слушать инструктора и работать одной командой.🛶 Впереди — около 18 км по Нижней Катуни.На спокойных участках наслаждаемся видами Катуни и окружающих гор, а на более активных включаемся всей командой: слушаем команды инструктора, работаем вёслами и проходим водные препятствия.🏁 Сплав заканчивается в районе «Таёжника». Ужин в ресторане "Таежник".Ещё утром мы просыпались среди гор после нескольких дней конного путешествия, а завершаем наш маршрут уже на берегу Катуни.От седла до весла. От высокогорных озёр до бурной Катуни — яркая финальная точка шести дней настоящего Алтая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">09.08.2026 - 15.08.2026 11 человек</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">16.08.2026 - 22.08.2026 12 человек</w:t>
+        <w:t xml:space="preserve">21.06.2027 - 26.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">12.07.2027 - 17.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">26.07.2027 - 31.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">09.08.2027 - 14.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">16.08.2027 - 21.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1118,51 +1328,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3236F954"/>
+    <w:nsid w:val="CB625A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1266,51 +1476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="756EFE33"/>
+    <w:nsid w:val="CDF3309B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1414,51 +1624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D421A77"/>
+    <w:nsid w:val="1211FE38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1642,51 +1852,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/67035c345d2a067341e3f1b7/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/im?sel=-10899156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.com/im?sel=-10899156" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>