--- v2 (2026-09-06)
+++ v3 (2026-10-21)
@@ -42,51 +42,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Комбинированные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 6 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 60 000 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 62 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -99,87 +99,87 @@
         <w:t xml:space="preserve">Продолжительность:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 6 дней / 5 ночей</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> 60 000 ₽/чел.</w:t>
+        <w:t xml:space="preserve"> 62 500 ₽/чел.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Тип тура:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> конный + треккинг + рафтинг</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Возраст:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> от 14 лет</w:t>
+        <w:t xml:space="preserve"> от 10 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">🐎 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Шесть дней настоящего Алтая — от первого знакомства с лошадью до сплава по Катуни.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -239,76 +239,50 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В долине Муехты разобьём </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">базовый лагерь на несколько ночей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — не придётся каждый день собирать палатки и перевозить вещи. Отсюда будем отправляться налегке в радиальные выходы.</w:t>
-      </w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">🐎 Верхом поднимемся до </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Второго Каракольского озера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -587,51 +561,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">На крутых склонах, каменных россыпях и снежных участках коня ведут в поводу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На маршруте работают 1-2 инструктора, конюх;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Дети до 14 лет на маршрут со сплавом- не допускаются;</w:t>
+        <w:t xml:space="preserve">Дети до 10 лет на маршрут со сплавом- не допускаются;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На маршруте выдается все необходимое снаряжение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">График маршрута может незначительно меняться в зависимости от погодных или других объективных условий, с целью обеспечения безопасного прохождения маршрута, по усмотрению инструктора.</w:t>
       </w:r>
@@ -1328,51 +1302,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB625A21"/>
+    <w:nsid w:val="C521709A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1476,51 +1450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDF3309B"/>
+    <w:nsid w:val="A3EB8FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1624,51 +1598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1211FE38"/>
+    <w:nsid w:val="33F91869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>