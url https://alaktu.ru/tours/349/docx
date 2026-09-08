--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 6 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 82 900 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур для тех, кто хочет окунуться в мир пешего туризма, но не хочет отрываться от цивилизации!</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -483,62 +483,108 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">аренда лошадей на Куихтанарские озёра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">улучшение выбранной при бронировании категории размещения </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Для бронирования оставьте заявку на сайте или </w:t>
-[...10 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Внесите предоплату в размере 30% от стоимости тура, остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тур Алтайских хайкинг с сопровождением экскурсовода – это уникальная возможность погрузиться в красоту природы Алтая, насладиться горными пейзажами и почувствовать себя настоящим исследователем. Тур многоликий Алтай по выгодной цене от Алтай-Актив-Тур – это идеальный выбор для тех, кто ценит активный отдых и хочет получить максимум впечатлений.  </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1008,58 +1054,72 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Утром гостей ждёт вкусный завтрак в кафе После завтрака происходит выселение из номеров, сворачивание палаточного лагеря.  Группа отправляется по маршруту, который включает в себя остановки в самых интересных местах. Первой остановкой дня станет алтайский Марс, где сделав памятные фотографии. Обед в кафе.Возвращение по Чуйскому тракту с остановками: Катунские террасы, перевал Чике-Таман, Семинский перевал.Вечером путников ждет прощальный ужин в ресторане эко-отеля "Таежник", где они смогут насладиться уютной атмосферой.  Для тех, кто отправляется в города Новосибирск или Барнаул, предусмотрен выезд в 22:30 (за дополнительную плату) или индивидуальный выезд в удобное время. Для тех, кто останавливается на дополнительную ночь в отеле, отличном от эко-отеля "Таежник", будет организована групповая доставка до отелей, расположенных вдоль Чуйского тракта.  Таким образом, путешественники проведут этот день, наслаждаясь красотами Чуйского тракта и памятниками природы и истории, а также попробуют местную кухню и насладятся уютной атмосферой эко-отеля. Программа завершится после ужина. Размещение в палатках на территории эко-отеля Таёжник- бесплатно.Билеты необходимо приобрестать с вылетом на след.день после окончания тура.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">10.08.2026 - 15.08.2026 12 человек</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">25.08.2026 - 30.08.2026 12 человек</w:t>
+        <w:t xml:space="preserve">14.06.2027 - 19.06.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">05.07.2027 - 10.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">19.07.2027 - 24.07.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">02.08.2027 - 07.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1103,51 +1163,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D2B14EF"/>
+    <w:nsid w:val="60CC8BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1251,51 +1311,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79280747"/>
+    <w:nsid w:val="DE295D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1399,51 +1459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8439C043"/>
+    <w:nsid w:val="60B73B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1547,51 +1607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EEBD4EEB"/>
+    <w:nsid w:val="61B8A9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1778,51 +1838,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>