--- v1 (2026-09-08)
+++ v2 (2026-10-23)
@@ -42,51 +42,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Пешие с сопровождением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 6 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 82 900 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 87 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -107,62 +107,53 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">популярным достопримечательностям региона. Насладитесь прогулками по красивым горным тропам, легко преодолеваемым даже с легким рюкзаком, и почувствуйте себя настоящим исследователем природы. Вечерами вы сможете делиться своими впечатлениями с друзьями, рассказывая о ярких открытиях и незабываемых приключениях, которые сделали ваш день особенным. Подарите себе уникальную возможность увидеть и почувствовать магию Горного Алтая — это путешествие оставит яркие воспоминания и вдохновит на новые открытия!</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость тура зависит от выбранной категории размещения:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Размещение в палатках (палатки, спальники, коврики предоставляем) - 82900 руб/чел.,  одноместное размещение 85500 руб.</w:t>
-[...10 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">- Размещение в палатках (палатки, спальники, коврики предоставляем) - 87500 руб/чел.,  одноместное размещение 90500 руб.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Точки притяжения маршрута, влекущие туристов много лет:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Долина Чулышмана и водопад КурКуре</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1163,51 +1154,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60CC8BA6"/>
+    <w:nsid w:val="8FF58B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1311,51 +1302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DE295D2F"/>
+    <w:nsid w:val="726F439B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1459,51 +1450,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="60B73B82"/>
+    <w:nsid w:val="1BD287E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1607,51 +1598,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61B8A9B1"/>
+    <w:nsid w:val="7919B412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>