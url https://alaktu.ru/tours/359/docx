--- v0 (2026-05-17)
+++ v1 (2026-10-01)
@@ -14,828 +14,1265 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Алтай Горнолыжный. 6 дней</w:t>
+        <w:t xml:space="preserve">Горнолыжный Алтай: скорость и снег</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Зима на Алтае</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Зима</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 6 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 58 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 56 000 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Приглашаем в тур, где вас ждут заснеженные склоны и невероятные пейзажи!</w:t>
-[...305 lines deleted...]
-        <w:t xml:space="preserve">Почувствуйте себя как дома на зимнем Алтае!</w:t>
+        <w:t xml:space="preserve">Зимний Алтай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — это не только горные лыжи и сноуборд, но и путешествие по самым красивым местам региона. Вас ждут два лучших горнолыжных курорта Алтая — Манжерок и Телецкий, бирюзовая Катунь, Голубые озёра, Камышлинский водопад и незабываемые зимние пейзажи. Тур идеально сочетает активный отдых, экскурсии и комфортное проживание. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Почему стоит поехать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  ⛷️ Два лучших горнолыжных курорта Алтая в одном путешествии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 🏔️ Современный курорт Манжерок и атмосферный Телецкий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 💙 Голубые озёра, которые появляются только зимой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ❄️ Заснеженный Чуйский тракт и самые красивые зимние виды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 🚐 Комфортный трансфер между курортами и экскурсиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 🏡 Уютное проживание и возможность отдыхать в собственном темпе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кому подойдет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Тур создан для любителей зимнего отдыха, горных лыж и сноуборда. Подойдет как опытным райдерам, так и тем, кто только начинает кататься — на курортах работают профессиональные инструкторы. Если кто-то из вашей компании не катается, скучать тоже не придется: доступны канатные дороги, тюбинги, родельбан, СПА и экскурсионная программа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Это путешествие для тех, кто хочет совместить катание на лучших горнолыжных курортах Алтая с отдыхом среди потрясающих зимних пейзажей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">За шесть дней вы побываете сразу на двух курортах — Манжерок и Телецкий, увидите Голубые озёра, Телецкое озеро и Камышлинский водопад. Мы продумали маршрут так, чтобы у вас было достаточно времени и для катания, и для знакомства с зимним Алтаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Вас ждут комфортное проживание, удобные трансферы, сопровождение гида и незабываемые впечатления от одного из самых красивых регионов России.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Особенности тура:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Два горнолыжных курорта в      одном путешествии. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Катание на современных трассах      Манжерока и Телецкого. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Голубые озёра, Телецкое озеро      и Камышлинский водопад. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Возможность попробовать      айсфлоатинг или прогулки на снегоходах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Комфортное проживание и      организованные трансферы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Небольшие группы и      сопровождение опытного гида.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кому подойдет этот тур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Любителям горных лыж и      сноуборда. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тем, кто хочет открыть для      себя зимний Алтай. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Начинающим и опытным райдерам.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Парам, друзьям и небольшим      компаниям. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тем, кто хочет совместить      активный отдых с экскурсиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Условия и быт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Проживание — в комфортных номерах с удобствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Завтраки включены в стоимость тура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Передвижение осуществляется на комфортабельном микроавтобусе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">При необходимости поможем заранее организовать прокат снаряжения и приобрести ски-пассы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цена и что в неё входит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">60 000 руб/чел - Двухместное проживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">85 000 руб/чел </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Одноместное проживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">56 000 руб/чел - Трехместное проживание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Включено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Проживание. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Завтраки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Групповой трансфер из/в      аэропорт Горно-Алтайска. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Все трансферы по программе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Экскурсии по маршруту. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Сопровождение гида. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Медицинская страховка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не включено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Авиабилеты до      Горно-Алтайска. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ски-пассы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Прокат      горнолыжного или сноубордического снаряжения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Обеды и      ужины. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Айсфлоатинг,      прогулки на снегоходах, баня и другие дополнительные активности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Заезд. ГЛК Телецкий</w:t>
+        <w:t xml:space="preserve"> - День 1. Телецкий курорт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">160 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">День 1. Знакомство с Алтаем: прибытие, адаптация и первые спускиПрилетаешь — мы тебя встречаем в аэропорту Горно-Алтайска. Групповой трансфер довезёт до отеля «Таёжник». Где тебя ждёт:·Вкусный завтрак-знакомство. Располагайся, согрейся, познакомься с гидом и группой. Помощь со снаряжением. Если заказывал заранее — всё подгоним по росту и комфорту. Едем в ГЛК «Телецкий». Он встречает нас другими пейзажами и здесь чувствуешь себя первооткрывателем. Ведь нас встречает нетронутая природа Китайского моря (так европейские исследователи раньше называли Телецкое озеро ). Заселимся в отель, пообедаем и гоним раскатывать пухляк с крутых склонов г. Кокуя! Ветер в лицо, скорость, адреналин... Вечером за ужином все наперебой рассказывают о своих подвигах — готовь истории!</w:t>
+        <w:t xml:space="preserve">Ваше приключение начинается с тёплой встречи в аэропорту Горно-Алтайска. Групповой трансфер доставит вас в уютный гостевой двор «Таёжник», где вас уже ждёт завтрак-знакомство — ароматный кофе, сытная каша и местные угощения, чтобы набраться сил перед активным днём. После завтрака — помощь в подгонке снаряжения (если вы заказывали его заранее) и знакомство с гидом. Затем мы отправляемся на горнолыжный курорт «Телецкий», расположенный у легендарного озера. Здесь вас встретят нетронутые склоны горы Кокуя — мягкий пухляк, ветер в лицо и ни с чем не сравнимый драйв. Первые спуски подарят ощущение свободы, а панорама замёрзшего Телецкого озера (раньше его называли Китайским морем) останется в памяти навсегда.Обед — по вашему желанию: в кафе на курорте или взять с собой перекус. Ужин — уютный вечер в ресторане отеля или в одном из местных кафе (выбирайте сами). После ужина — отдых и обмен впечатлениями с новыми друзьями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Айсфлоатинг или снегоходы</w:t>
+        <w:t xml:space="preserve"> - День 2. Катание и зимние приключения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто/пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">День 2.Настраиваемся на смелость!Самый отважный день! Ведь если не хочется кататься на ГЛК, желающие могут за допплату взять либо катание на снеходах(от 6000 тыс за чел) либо айсфлоатинг(от 8500 с чел.) — звучит страшно, но поверь, это один из самых волшебных моментов в жизни. Интересная активность, во время которой ты плаваешь в ледяной воде озера в специальном гидрокостюме, не намокая и не замерзая. Ты плывёшь в ледяной воде, а тебе... тепло! Причем вовсе необязательно уметь плавать, ведь костюм тебя сам по-братски будет держать на воде). Ощущение, будто попал в другую реальность, а фотографии будут самые безумные! Обязательно нужно иметь термобелье и флисовую кофту, теплые перчатки и тонкую шапочку-подшлемник. До места старта плавания будем добираться на аэролодке, на такой огроменной резиновой лодке с пропеллером - это быстро и надежно).А потом обед и прощальное катание с г. Кокуя. Лови каждый спуск, каждый поворот — пусть этот день у тебя останется аж в мышечной памяти). Вечером подводим итоги и отдыхаем после чертовски насыщенного дня.</w:t>
+        <w:t xml:space="preserve">Утро начинается с завтрака в отеле — сытного и горячего, чтобы зарядиться энергией для самого смелого дня. Для тех, кто хочет выйти за рамки обычного катания, мы предлагаем на выбор (за дополнительную плату):• Айсфлоатинг — плавание в гидрокостюме по ледяной воде Телецкого озера. Вы не намокаете и не мёрзнете, а ощущение полёта и нереальности происходящего гарантировано. Даже если вы не умеете плавать — костюм надёжно удержит вас на поверхности.• Прогулка на снегоходах — стремительный ветер и белоснежная гладь, где вы сами управляете мощной машиной.После активностей — обед (на выбор) и возвращение на склоны Кокуя для прощального катания. Каждый спуск запомнится надолго. Вечером — ужин, где можно обсудить подвиги дня и насладиться тёплой атмосферой алтайского вечера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Курорт Манжерок</w:t>
+        <w:t xml:space="preserve"> - День 3. Курорт Манжерок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">190 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">День 3. Переезд на новое местоГорячий завтрак в кафе/ресторане· В 10:00 — выезд на тот самый курорт «Манжерок»! По дороге обед(опционально). Атмосферные спуски, вечернее катание (если день пятница, суббота или воскресенье). Возвращаешься, когда захочешь. Также на курорте можно просто поездить по канатной дороге, погонять на тюбингах, спуститься с ветерком на шикарном и захватывающем дух родельбане. Да и просто погулять по огромной, прекрасной территории лучшего курорта России!· Ужин — там же на Манжероке или вернувшись в отель.(Опционально). Выбор за тобой!</w:t>
+        <w:t xml:space="preserve">После завтрака в «Таёжнике» — переезд на главный горнолычный курорт региона — «Манжерок». Современные трассы любой сложности, комфортные подъёмники и великолепная инфраструктура ждут вас. Если вы хотите отдохнуть от спусков, можно прокатиться на канатной дороге, испытать адреналин на родельбане, спуститься на тюбингах или просто прогуляться по территории курорта. В пятницу, субботу или воскресенье доступно вечернее катание — светомузыка и искрящийся снег создают волшебную атмосферу.Обед — по вашему желанию в одном из многочисленных кафе на курорте. Ужин — либо там же, либо по возвращении в отель (выбор за вами). Гибкость питания позволяет не привязываться к жёсткому графику и наслаждаться свободой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Камышлинский водопад</w:t>
+        <w:t xml:space="preserve"> - День 4. Камышлинский водопад</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">День 4. Завтрак. Заправляемся энергией. Утро начинается с похода к Камышлинскому водопаду. Он замерз, но продолжает петь свою ледяную песню — слышишь эти хрустальные переливы? Замёрзший, мощный, невероятно фотогеничный. Идти недолго, ощущения — как в Нарнии. Как пообедаем, катаемся на «Манжероке» до вечера. А после, если захочешь(за доп. плату заранее), нас ждёт баня по-русски, где можно выбежать после горячего пара в сугроб и почувствовать себя ребёнком!) Греемся, смеёмся, делимся впечатлениями... Именно такие вечера и запоминаются навсегда. Ужин — выбирай сама/сам.·</w:t>
+        <w:t xml:space="preserve">Утро традиционно начинается с завтрака в отеле. Затем — короткая, но незабываемая прогулка к Камышлинскому водопаду. Он скован льдом, но продолжает «петь» — хрустальные переливы ледяных струй и белоснежное окружение создают ощущение, будто вы попали в сказку «Нарния». Путь недолог, но виды стоят каждого шага. После возвращения — обед (на выбор), и снова — свободное катание на «Манжероке» до вечера.Для желающих (за дополнительную плату, заранее) мы организуем настоящую алтайскую баню с погружением в сугроб — это взбодрит, расслабит мышцы и подарит невероятные эмоции.Ужин — как всегда, по вашему выбору: в ресторане отеля, на курорте или в уютном кафе неподалёку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Голубые озёра. Курорт Манжерок</w:t>
+        <w:t xml:space="preserve"> - День 5. Голубые озёра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">100 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">День 5. Глаза КатуниСегодня нас ждёт магия! Представь: ты идёшь по снежному царству, а среди сугробов внезапно появляются озёра цвета летнего неба. Это Голубые озёра — они не замерзают даже в лютые морозы! Мы молча стоим у воды — в этом месте время останавливается.Неспешно гуляем и дышим свежим кислородом. А после — снова на склон, где можно выплеснуть все эмоции в скоростном спуске.· Возвращение в отель, обед, переодевание, выезд на «Манжерок».Катаешься до вечера — сколько душе угодно! А ужин — там, где нравится.</w:t>
+        <w:t xml:space="preserve">После завтрака — выезд на знаменитые Голубые озёра, которые называют «глазами Катуни». Это чудо природы: озёра не замерзают даже в сильные морозы благодаря подводным родникам, и их ярко-бирюзовый цвет резко контрастирует с белым снегом. Вы сможете неспешно прогуляться по оборудованным тропам, сделать потрясающие фото и просто постоять в тишине, наслаждаясь этой магией. Затем — возвращение, обед (по желанию) и заключительный день катания на «Манжероке». Вы можете кататься до самого вечера, ловя последние лучи солнца и прощаясь со склонами.Ужин — в любом месте по вашему вкусу, чтобы отметить финал активного сезона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Завтрак в ресторана. Для выезжающих рано - завтрак в виде ланч-боксов.  Выезд в аэропорт</w:t>
+        <w:t xml:space="preserve"> - День 6. Завершение путешествия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Прощание с Алтаем: в сердце навсегда! Вот и подошли к концу ваши зимние каникулы в волшебном Алтае!•  Вкусный завтрак на прощание: Завтракаем в ресторане отеля, чтобы запомнить вкус Алтая надолго! •  Ранний выезд? Не беда! Для тех, кто уезжает рано, приготовим ланч-боксы с собой. •  Выезд в аэропорт: Отправляемся в аэропорт, чтобы унести с собой частичку Алтая в своём сердце!Спасибо, что разделили с нами это прекрасное время! Мы надеемся, что вы увезете с собой самые теплые воспоминания и обязательно вернетесь! До новых встреч на Алтае! </w:t>
+        <w:t xml:space="preserve">Последнее утро на Алтае. Завтрак в ресторане отеля — ещё один шанс попробовать местные деликатесы и вспомнить самые яркие моменты. Для тех, кто уезжает рано, мы подготовим ланч-боксы с собой, чтобы вы не остались голодными в дороге. Затем — освобождение номеров и групповой трансфер в аэропорт Горно-Алтайска. Увозите с собой частичку зимнего волшебства, благодарность за каждый спуск и уверенность, что вы обязательно вернётесь. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">14.01.2027 - 19.01.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">05.02.2027 - 10.02.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22.02.2027 - 27.02.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">03.03.2027 - 08.03.2027 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">✈️</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -988,51 +1425,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•  Водитель свяжется с вами по телефону, указанному в заявке. Не забудьте включить телефон после посадки!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•  Выезд из "Таёжника": в 22:30 в день окончания тура (по желанию) или в 10:30 - 11:00 на следующий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•  Возможен выезд на рейсовом автобусе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">•  Стоимость трансфера в сборных машинах: от 1800 руб. (аэропорт) / от 1500 руб. (ж/д вокзал) в одну сторону.</w:t>
+        <w:t xml:space="preserve">•  Стоимость трансфера в сборных машинах: от 2500руб. (аэропорт) / от 2000 руб. (ж/д вокзал) в одну сторону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">💰 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Индивидуальный трансфер: Возможен в любое время по предварительной договоренности. Стоимость - от 7000 руб. за машину.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заказывайте трансфер заранее, но не позднее чем за 7 дней до начала тура!</w:t>
@@ -1102,51 +1539,807 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="EE398EC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="7D0906C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="057B4A0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="E5789DBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="8EE2990E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>