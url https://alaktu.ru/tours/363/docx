--- v0 (2026-06-21)
+++ v1 (2026-08-26)
@@ -14,86 +14,86 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Многоликий Алтай 2026</w:t>
+        <w:t xml:space="preserve">Многоликий Алтай 2027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 8 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 70 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 15 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 76 500 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 18 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Откройте для себя сердце Сибири — Горный Алтай, край гор, прозрачных рек и древних легенд. Этот маршрут объединяет всё самое яркое и самобытное, что может предложить Алтай: от духовных святынь и таёжных озёр до захватывающих дух перевалов и искрящихся водопадов. Вас ждёт неделя полная впечатлений, гармонии и вдохновения.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -208,75 +208,67 @@
         <w:rPr/>
         <w:t xml:space="preserve">- Транспортные услуги</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Проживание</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Питание (завтраки)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Страхование</w:t>
-[...6 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">- Входные билеты</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Аренда катера</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Аренда машин повышенной проходимости (УАЗ)</w:t>
+        <w:t xml:space="preserve">- Подъемник на курорте "Манжерок"</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура не входит:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Питание (обеды,ужины)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
@@ -296,134 +288,127 @@
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Сплав в свободный день</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Конная прогулка в свободный день</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Моторафтинг на Камышлинском водопаде</w:t>
       </w:r>
     </w:p>
     <w:p/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость тура при </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">двухместном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> размещении в гостевом дворе «Таёжник» категории стандарт - 70 000 руб./чел.</w:t>
+        <w:t xml:space="preserve"> размещении в гостевом дворе «Таёжник» категории стандарт - 78 500 руб./чел.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость тура при </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">трехместном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> размещении в гостевом дворе «Таёжник»  категории стандарт дуплекс - 72 000 руб./чел.</w:t>
+        <w:t xml:space="preserve"> размещении в гостевом дворе «Таёжник»  категории стандарт дуплекс - 76 500 руб./чел.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость тура при </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">одноместном</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> размещении в гостевом дворе «Таёжник»  категории стандарт - 95 800 руб./чел.</w:t>
+        <w:t xml:space="preserve"> размещении в гостевом дворе «Таёжник»  категории стандарт - 108 300 руб./чел.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ВНИМАНИЕ!!! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заселение в номера осуществляется </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -443,87 +428,69 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Категория «Стандарт»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Утром — прохлада и солнце на террасе, днём — лесные тропы и тишина, вечером — чай и отдых в уединении.</w:t>
-[...11 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve"> - двухместное размещение</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Категория «Дуплекс стандарт» </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">- Уютное пространство для пары или семьи. Здесь всё под рукой: собственный санузел с душем, удобства для отдыха и тишина вокруг.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Дом поделен на два отдельных номера</w:t>
+        <w:t xml:space="preserve">- трехместное размещение (по запросу) </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Заполните </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">АНКЕТУ ДЛЯ БРОНИРОВАНИЯ</w:t>
@@ -604,51 +571,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">80 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Групповая встреча в аэропорту и переезд до гостевого двора «Таёжник». Желательное время прибытия до 12:00 дня.Обед в ресторане «Таёжник»Ваше путешествие начнётся в уютном и зелёном Горно-Алтайске — единственном городе республики. Он утопает в горах и дышит историей. Вы посетите Национальный музей им. А. В. Анохина, где хранятся археологические находки и знаменитая мумия «Принцессы Укока». Также вы сможете подняться на беседку зайсанов на горе Тугая. В завершение экскурсии — посещение фитоаптеки, где можно приобрести травы, чаи и натуральную косметику с целебными дарами Алтая.Экскурсия в Горно-Алтайск подарит удивление от знакомства с "Принцессой Укока", умиротворение от панорамных видов с горы Тугая, ощущение пользы от целебных алтайских трав и вдохновение от уникальной природы и истории Республики.Обед в ресторане/кафе города (за доплату, от 800 рублей).Маршрут: гостевой двор «Таёжник» – г. Горно-Алтайск – Музей им. Анохина – гора Тугая – гостевой двор «Таёжник»Способ передвижения: авто – 80 кмПродолжительность: 3-4   часа</w:t>
+        <w:t xml:space="preserve">После встречи в аэропорту вы отправитесь в гостевой двор «Таёжник», где сможете разместиться и позавтракать. Желательное время прибытия в Горно-Алтайск — до 12:00.После обеда начнётся знакомство со столицей Республики Алтай — небольшим, уютным городом, окружённым горами.Национальный музей им. А. В. АнохинаОдна из главных точек программы. Здесь вы познакомитесь с историей и культурой Алтая, увидите уникальные археологические находки. Главная ценность коллекции — знаменитая «Принцесса Укока», одна из самых известных археологических находок Алтая.Гора Тугая и беседка зайсановПоднимемся к одной из красивых обзорных точек города. Отсюда открывается панорама Горно-Алтайска и окружающих его гор — отличное место, чтобы увидеть город с высоты и сделать фотографии.ФитоаптекаЗавершим знакомство с городом посещением фитоаптеки. Здесь можно узнать больше о традициях использования алтайских растений, а также приобрести травяные сборы, чаи, бальзамы и натуральную косметику.Эта экскурсия станет первым знакомством с Алтаем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Чемал. Душа Горного Алтая</w:t>
       </w:r>
     </w:p>
@@ -670,51 +637,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">314 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» (включен в стоимость тура)Чемал — тёплый, солнечный и удивительно живописный уголок. Здесь вы пройдёте по «Козьей тропке», заглянете в Ворота Сартакпая, а затем посетите храм Иоанна Богослова на острове Патмос, соединённый с берегом подвесным мостом. Далее путь лежит на смотровую Толгоёк, с которой открывается изумительный вид на долину еки Катунь. Завершением дня станет экскурсия к «Зубам Дракона» — причудливым скалам, чьи острые вершины будто застыли в вечной битве со временем.Экскурсия в Чемал подарит восторг от живописных пейзажей, умиротворение от посещения храма на острове Патмос, ощущение приключения при переходе по подвесному мосту и глубокое наслаждение природой, оставляя чувство гармонии.Обед в с. Чемал (за доплату от 500 руб./чел.)Экскурсия на Зубы Дракона.Маршрут: гостевой двор «Таёжник» - с. Чемал - остров Патмос - «Козья тропка» - смотровая Толгоёк - Зубы Дракона – гостевой двор «Таёжник»Способ передвижения: авто — 310 км, пешком — 4 кмПродолжительность: 8-9 часов</w:t>
+        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» вы отправитесь в Чемал — один из самых тёплых, солнечных и живописных уголков Алтая.
+Остров Патмос и Козья тропа
+Вы пройдёте по знаменитой Козьей тропе, увидите Ворота Сартакпая и посетите храм Иоанна Богослова на острове Патмос. К острову ведёт подвесной мост над Катунью, а вокруг открываются впечатляющие виды на скалистые берега и реку.
+Смотровая площадка Толгоёк
+Следующей точкой станет смотровая площадка Толгоёк. Отсюда открывается прекрасная панорама долины Катуни и окружающих гор — отличное место для фотографий и знакомства с природой Чемальского района.
+Зубы Дракона
+Завершит день экскурсия к необычной природной достопримечательности — Зубам Дракона. Острые скалы, выступающие прямо из воды Катуни, действительно напоминают спину сказочного дракона и особенно эффектно смотрятся на фоне гор.
+Эта экскурсия познакомит вас с одним из самых красивых районов Алтая, где горные пейзажи, бурная Катунь, легенды и необычные природные места создают особую атмосферу путешествия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Телецкое озеро. Алтайская жемчужина</w:t>
       </w:r>
     </w:p>
@@ -736,478 +710,518 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">470 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» (включен в стоимость тура)Настоящее чудо природы — Телецкое озеро, одно из глубочайших в России, младший брат Байкала. Во время водной прогулки вы увидите водопады Киште, Большой Корбу и Чоодор, Киште и Аю-Кепчес, услышите легенды о древних духах и познакомитесь с миром прителецкой тайги. Отражения гор в зеркальной глади озера, запах смолы и шум падающей воды создают атмосферу абсолютного единения с природой.Обед в кафе у водопада Корбу (за доплату)Маршрут: гостевой двор "Таёжник" – с.Артыбаш – Телецкое озеро – водопады – гостевой двор "Таёжник"Способ передвижения: авто — 410 км, катер — 60 км.Продолжительность: 10-12 часов. </w:t>
+        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» вы отправитесь к Телецкому озеру — одному из самых глубоких озёр России и настоящей жемчужине Алтая. За удивительную красоту и масштабы его часто называют младшим братом Байкала.
+Прогулка по Телецкому озеру
+Вас ждёт путешествие на катере по прозрачной глади озера, окружённого горами и прителецкой тайгой. По пути вы увидите живописные берега, уединённые бухты и услышите легенды, связанные с этим удивительным местом.
+Водопады Телецкого озера
+Во время прогулки вы познакомитесь с известными водопадами — Киште, Большой Корбу, Чоодор и Аю-Кепчес. Шум воды, скалистые берега и густая тайга создают здесь особую атмосферу дикой природы Алтая.
+Эта экскурсия подарит возможность увидеть Телецкое озеро во всей его красоте, насладиться горными пейзажами и почувствовать настоящее единение с природой. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> -  Свободный день.</w:t>
+        <w:t xml:space="preserve"> - Тавдинские пещеры, парк Рериха и пасека</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Авто - 20 км.
+        <w:t xml:space="preserve">Авто - 34 км.
+Пешком - 2 км.
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">36 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В этот день экскурсионная программа рассчитана до обеда, а вторая половина дня остаётся свободной для отдыха или дополнительных активностей.
+Тавдинские пещеры
+Утро начнётся с посещения знаменитых Тавдинских пещер — большого комплекса карстовых пещер, где были обнаружены следы пребывания древнего человека. Вы пройдёте по оборудованным подземным ходам, увидите необычные скальные образования и узнаете историю этого загадочного места.
+Парк Рериха
+Затем вы посетите парк Рериха — живописное место на берегу Катуни, посвящённое художнику и путешественнику Николаю Рериху. Здесь можно прогуляться среди природы, познакомиться с историей его путешествия по Алтаю и сделать красивые фотографии.
+Алтайская пасека
+Завершит программу знакомство с традициями алтайского пчеловодства. На пасеке вам расскажут о жизни пчёл, производстве натурального мёда и его особенностях. Здесь также можно приобрести мёд и другую продукцию пчеловодства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Чуйский тракт. Дорога сквозь время </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Авто - 319 км.
+Пешком - 3 км.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">322 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">В этот день вас ждёт большое путешествие по Чуйскому тракту — одной из самых красивых дорог Алтая. Ранний выезд позволит увидеть главные природные достопримечательности и впечатляющие горные пейзажи.
+Семинский перевал и Чике-Таман
+По пути вы посетите два знаменитых перевала Чуйского тракта. Горные вершины, просторные долины и панорамные площадки позволят увидеть, как меняется природа Алтая по мере продвижения вглубь региона.
+Слияние Чуи и Катуни
+Одна из самых эффектных остановок — место встречи двух крупных алтайских рек. Здесь хорошо заметен контраст оттенков воды Чуи и Катуни, которые соединяются в единый поток.
+Гейзерное озеро
+Главной природной достопримечательностью дня станет знаменитое Гейзерное озеро неподалёку от Акташа. Оно известно необычным бирюзовым цветом и узорами на дне, которые постоянно меняются благодаря подземным источникам.
+По дороге вы также познакомитесь с историей Чуйского тракта, увидите памятные места и сохранившиеся участки старой дороги.
+Это будет один из самых насыщенных дней путешествия — с горными перевалами, бурными реками, бескрайними долинами и яркими пейзажами Алтая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Всесезонный курорт "Манжерок" и Камышлинский водопад</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Авто - 40 км.
+Пешком - 10 км.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">50 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">После завтрака вы отправитесь на всесезонный курорт «Манжерок», расположенный среди живописных гор Алтая.
+Курорт «Манжерок»
+В первой половине дня вас ждёт подъём на канатной дороге на гору Малая Синюха. Со смотровых площадок открываются великолепные виды на долину Катуни, Манжерокское озеро и окружающие горные хребты. Также будет время для прогулки по экотропам курорта.
+Камышлинский водопад
+После обеда вы отправитесь к Камышлинскому водопаду высотой около 18 метров. Путь к нему проходит через подвесной мост над Катунью и по живописной лесной тропе среди хвойного леса.
+У водопада будет время отдохнуть, сделать фотографии и насладиться красотой алтайской природы. Обратный путь проходит по той же лесной тропе. По желанию можно вернуться на моторной лодке по Катуни — поездка оплачивается дополнительно и не входит в стоимость тура.
+Этот день объединит панорамные виды с высоты, прогулку среди алтайских гор и знакомство с одним из самых популярных водопадов региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Свободный день</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Авто - 20 км
 Рафт - 20 км.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» (включен в стоимость тура)Создайте свой идеальный день! Свободный день – это ваш шанс сделать то, что вам действительно хочется! Но если вы ищете ярких впечатлений, мы предлагаем вам два варианта, которые точно не оставят вас равнодушными: Утренний сплав на рафтах! Почувствуйте себя бесстрашным покорителем бурных вод Катуни! Адреналин, брызги, солнце и восторженные крики – вот что вас ждет! Опытные инструкторы обеспечат вашу безопасность и зарядят вас энергией на весь день. Послеобеденная конная прогулка на гору Черепан! Ощутите связь с грациозным животным и растворитесь в величественной красоте алтайских пейзажей. Невероятный вид на долину Катуни и горные просторы подарит вам моменты умиротворения и гармонии.Создайте свой идеальный алтайский день!Возраст: 12-70 летМаршрут: гостевой двор "Таёжник" – Бирюзовая Катунь – памятник В. Я. Шишкову - гора Черепан – гостевой двор "Таёжник"Способ передвижения: авто — 20 км, рафтинг — 20 кмПродолжительность: 2-3 часаСплав заканчивается в 12:00</w:t>
+        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» вас ждёт свободный день, который можно провести в своём ритме или наполнить яркими впечатлениями.
+Утренний сплав по Катуни
+Для любителей активного отдыха — рафтинг по одной из главных рек Алтая. Вас ждут бурные воды Катуни, красивые пейзажи и яркие эмоции. Сплав проходит в сопровождении опытных инструкторов и завершается около 12:00.
+Конная прогулка на гору Черепан
+После обеда можно отправиться на конную прогулку среди алтайских пейзажей. С горы Черепан открываются живописные виды на долину Катуни и окружающие горы — прекрасная возможность отдохнуть от суеты и насладиться природой.
+Вы можете выбрать спокойный отдых или добавить в этот день приключений — рафтинг, конную прогулку или сразу оба варианта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 5</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - Камышлинский водопад и курорт "Манжерок"</w:t>
+        <w:t xml:space="preserve">День 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Выезд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Авто - 100 км.
-Пешком - 6 км.</w:t>
+        <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">106 км</w:t>
+        <w:t xml:space="preserve">30 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» (включен в стоимость тура)Этот день — настоящий праздник для любителей природы. Вы отправитесь к Камышлинскому водопаду, который состоит из двух каскадов высотой 12 метров. По пути пройдёте по подвесному мосту через Катунь, а затем подниметесь по тропе к бурлящему потоку.Завершением станет поездка на гондольном подъёмнике на гору Синюха, где открываются панорамные виды на долину реки Катуни и живописное село Манжерок.Экскурсия к Камышлинскому водопаду и горе Синюха подарит незабываемые эмоции восторга и умиротворения. Проходя по подвесному мосту и поднимаясь к бурлящему потоку, вы ощутите силу природы и её величие. Панорамные виды на долину реки Катуни и село Манжерок, открывающиеся с высоты, наполнят душу радостью и вдохновением, оставив яркие впечатления и желание вернуться в этот живописный уголок.Желающие могут воспользоваться услугами моторафтинга (за доплату от 800 руб./чел. в одну сторону (цена может незначительно измениться), оплата на месте; время на воде — 7 минут). А также услугами подъемника на курорте "Манжерок" (от 1500 руб./чел.)Маршрут: гостевой двор «Таёжник» – речной вокзал близ с. Барангол – Камышлинский водопад – гостевой двор «Таёжник»Способ передвижения: авто — 100 км, пешком — 6 кмПродолжительность: 4-5 часов</w:t>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» (включен в стоимость тура)Групповой трансфер до аэропорта Горно-Алтайска.Индивидуальный трансфер за доп.плату</w:t>
+        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» Групповой трансфер до аэропорта Горно-Алтайска.Индивидуальный трансфер не предусмотрен, оплачивается самостоятельно </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">28.06.2026 - 05.07.2026 15 человек</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">23.08.2026 - 30.08.2026 14 человек</w:t>
+        <w:t xml:space="preserve">04.06.2027 - 11.06.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">11.06.2027 - 18.06.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">18.06.2027 - 25.06.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">25.06.2027 - 02.07.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">02.07.2027 - 09.07.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">09.07.2027 - 16.07.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">16.07.2027 - 23.07.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">23.07.2027 - 30.07.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">30.07.2027 - 06.08.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">06.08.2027 - 13.08.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">13.08.2027 - 20.08.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">20.08.2027 - 27.08.2027 18 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">27.08.2027 - 03.09.2027 18 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Групповой трансфер из аэропорта Горно-Алтайска</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1266,51 +1280,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D40AD24"/>
+    <w:nsid w:val="D58D90EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>