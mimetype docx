--- v1 (2026-08-26)
+++ v2 (2026-10-11)
@@ -42,499 +42,770 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 8 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 76 500 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 79 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 18 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...21 lines deleted...]
-    <w:p/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Большое путешествие по Горному Алтаю</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  🏔 Главные места путешествия: Телецкое озеро, Чуйский тракт, остров Патмос, Чемал, Камышлинский водопад, Тавдинские пещеры, Семинский перевал, Чике-Таман, слияние Чуи и Катуни, Манжерок и панорамная Малая Синюха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  За 8 дней вы увидите Алтай в его самых разных проявлениях: пройдёте по легендарному Чуйскому тракту, выйдете на катере в Телецкое озеро, подниметесь к горным панорамам и окажетесь там, где бирюзовая Катунь пробивает себе путь среди скал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✨ Эмоции и состояние</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Это путешествие построено на смене впечатлений: масштаб гор и тишина тайги, энергия Катуни и головокружительные панорамы перевалов, древняя культура и активные приключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  За неделю привычный городской ритм останется где-то далеко. Домой вы вернётесь с ясной головой, внутренним спокойствием и тем редким ощущением перезагрузки, которое дают несколько дней среди большой природы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🔥</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 причин выбрать этот маршрут</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Максимальное погружение в культуру и историю Алтая</w:t>
+        <w:t xml:space="preserve">🏔      Максимум Алтая за одну поездку. В программе собраны самые знаковые      природные и культурные места региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Уникальные природные локации — от жемчужины Алтая до священных долин</w:t>
+        <w:t xml:space="preserve">🚤      Разные форматы путешествия. Катер по Телецкому озеру, канатная дорога в      Манжероке, прогулки к водопадам, пещеры и горные перевалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Баланс эмоций: от экстрима до умиротворения</w:t>
+        <w:t xml:space="preserve">🌊      Локации, ради которых едут на Алтай: Гейзерное озеро, Катунь, Чуйский      тракт, Патмос, Телецкое озеро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Возможность почувствовать энергию и духовность региона</w:t>
+        <w:t xml:space="preserve">🐎      Можно добавить приключений. В свободный день доступны рафтинг по Катуни и      конная прогулка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Тур составлен так, чтобы вы увидели главное: ключевые природные жемчужины, лучшие смотровые точки, исторически значимые объекты и скрытые уголки Алтая, поэтому не пугайтесь больших километражей нашего тура. Большое расстояние — не недостаток, а преднамеренный маршрут. Вы покупаете не просто трансфер из точки А в точку Б, а билет в постоянно меняющуюся пейзажную экскурсию!</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">В стоимость тура входит:</w:t>
+        <w:t xml:space="preserve">🛣      Большие расстояния здесь — часть путешествия. Дорога проходит через      перевалы, речные долины и постоянно меняющиеся ландшафты. Это не просто      трансфер между точками, а отдельная часть маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...232 lines deleted...]
-    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✅</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В стоимость входит</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">услуги      гида;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">транспорт      по программе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">проживание      в гостевом дворе «Таёжник»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">завтраки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">входные      билеты по программе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">аренда      катера на Телецком озере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">подъём      по канатной дороге на курорте «Манжерок».</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...77 lines deleted...]
-    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">➕</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оплачивается отдельно</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">обеды      и ужины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">личные      расходы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">индивидуальный      трансфер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">сплав      по Катуни в свободный день;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">конная      прогулка в свободный день;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">моторафтинг      у Камышлинского водопада.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💰</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стоимость тура</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">81 000 ₽ / чел. — двухместное размещение, категория «Стандарт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">79 000 ₽ / чел. — трёхместное размещение, категория «Дуплекс Стандарт» </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(по запросу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  110 800 ₽ / чел. — одноместное размещение, категория «Стандарт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проживание — в гостевом дворе «Таёжник».</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℹ️ Важно: заселение в номера осуществляется с 14:00 по местному времени. Возможны небольшие задержки при подготовке номеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Понравился тур и Вы хотите в него отправиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинает</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
@@ -571,51 +842,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">80 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">После встречи в аэропорту вы отправитесь в гостевой двор «Таёжник», где сможете разместиться и позавтракать. Желательное время прибытия в Горно-Алтайск — до 12:00.После обеда начнётся знакомство со столицей Республики Алтай — небольшим, уютным городом, окружённым горами.Национальный музей им. А. В. АнохинаОдна из главных точек программы. Здесь вы познакомитесь с историей и культурой Алтая, увидите уникальные археологические находки. Главная ценность коллекции — знаменитая «Принцесса Укока», одна из самых известных археологических находок Алтая.Гора Тугая и беседка зайсановПоднимемся к одной из красивых обзорных точек города. Отсюда открывается панорама Горно-Алтайска и окружающих его гор — отличное место, чтобы увидеть город с высоты и сделать фотографии.ФитоаптекаЗавершим знакомство с городом посещением фитоаптеки. Здесь можно узнать больше о традициях использования алтайских растений, а также приобрести травяные сборы, чаи, бальзамы и натуральную косметику.Эта экскурсия станет первым знакомством с Алтаем</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: Горно-Алтайск, Национальный музей им. А. В. Анохина, гора Тугая, беседка зайсанов, фитоаптека.  После встречи в аэропорту — размещение и завтрак в гостевом дворе «Таёжник». Рекомендуем прилететь в Горно-Алтайск до 12:00.  🏛 В Национальном музее им. А. В. Анохина познакомимся с историей Алтая и увидим знаменитую «Принцессу Укока».  ⛰ Поднимемся на гору Тугая к беседке зайсанов — отсюда открывается панорама Горно-Алтайска и окружающих гор.  🌿 Завершим день в фитоаптеке: алтайские травы, чаи, бальзамы и натуральная косметика.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Чемал. Душа Горного Алтая</w:t>
       </w:r>
     </w:p>
@@ -637,58 +908,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">314 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» вы отправитесь в Чемал — один из самых тёплых, солнечных и живописных уголков Алтая.
-[...6 lines deleted...]
-Эта экскурсия познакомит вас с одним из самых красивых районов Алтая, где горные пейзажи, бурная Катунь, легенды и необычные природные места создают особую атмосферу путешествия.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: Чемал, остров Патмос, Козья тропа, Ворота Сартакпая, смотровая площадка Толгоёк, Зубы Дракона.  После завтрака отправимся в Чемал — один из самых солнечных и живописных районов Алтая.  🌊 Пройдём по Козьей тропе вдоль Катуни, увидим Ворота Сартакпая и по подвесному мосту над рекой попадём на остров Патмос к храму Иоанна Богослова.  ⛰ Поднимемся на смотровую площадку Толгоёк — отсюда открывается панорама долины Катуни и окружающих гор.  🐉 Завершим маршрут у Зубов Дракона — острых скал, которые поднимаются прямо из бурной Катуни и напоминают каменный хребет сказочного дракона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Телецкое озеро. Алтайская жемчужина</w:t>
       </w:r>
     </w:p>
@@ -710,56 +974,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">470 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» вы отправитесь к Телецкому озеру — одному из самых глубоких озёр России и настоящей жемчужине Алтая. За удивительную красоту и масштабы его часто называют младшим братом Байкала.
-[...4 lines deleted...]
-Эта экскурсия подарит возможность увидеть Телецкое озеро во всей его красоте, насладиться горными пейзажами и почувствовать настоящее единение с природой. </w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: Телецкое озеро, водопад Киште, Большой Корбу, Чоодор, Аю-Кепчес.  После завтрака отправимся к Телецкому озеру — одному из самых глубоких озёр России, окружённому горами и прителецкой тайгой.  🚤 Пройдём на катере по Телецкому озеру: увидим таёжные берега, скалистые бухты и панорамы одного из самых масштабных водоёмов Алтая.  💦 По маршруту посетим водопады Киште, Большой Корбу, Чоодор и Аю-Кепчес — мощные потоки воды среди скал и густой тайги. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Тавдинские пещеры, парк Рериха и пасека</w:t>
       </w:r>
     </w:p>
@@ -782,57 +1041,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">36 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В этот день экскурсионная программа рассчитана до обеда, а вторая половина дня остаётся свободной для отдыха или дополнительных активностей.
-[...5 lines deleted...]
-Завершит программу знакомство с традициями алтайского пчеловодства. На пасеке вам расскажут о жизни пчёл, производстве натурального мёда и его особенностях. Здесь также можно приобрести мёд и другую продукцию пчеловодства.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: Тавдинские пещеры, парк Рериха, Алтайская пасека.  Утром отправимся исследовать Тавдинские пещеры — комплекс древних карстовых пещер со скальными залами и подземными ходами.  🌿 Продолжим день в парке Рериха на берегу Катуни — месте, связанном с путешествием Николая Рериха по Алтаю.  🍯 Завершим программу на Алтайской пасеке: узнаем о местном пчеловодстве, попробуем натуральный мёд и сможем приобрести продукцию пасеки.  ☀️ После обеда — свободное время для отдыха или дополнительных активностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Чуйский тракт. Дорога сквозь время </w:t>
       </w:r>
     </w:p>
@@ -854,59 +1107,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">322 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В этот день вас ждёт большое путешествие по Чуйскому тракту — одной из самых красивых дорог Алтая. Ранний выезд позволит увидеть главные природные достопримечательности и впечатляющие горные пейзажи.
-[...7 lines deleted...]
-Это будет один из самых насыщенных дней путешествия — с горными перевалами, бурными реками, бескрайними долинами и яркими пейзажами Алтая.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: Чуйский тракт, Семинский перевал, перевал Чике-Таман, слияние Чуи и Катуни.  Отправимся по Чуйскому тракту — легендарной дороге через горы, перевалы и бескрайние долины Алтая.  ⛰ Поднимемся на Семинский перевал и Чике-Таман — две знаковые панорамные точки маршрута.  🌊 Увидим слияние Чуи и Катуни, где две мощные реки разных оттенков соединяются в единый поток.  🛣 По пути увидим старые участки Чуйского тракта и познакомимся с историей одной из самых известных дорог Алтая.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Всесезонный курорт "Манжерок" и Камышлинский водопад</w:t>
       </w:r>
     </w:p>
@@ -928,57 +1173,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">50 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">После завтрака вы отправитесь на всесезонный курорт «Манжерок», расположенный среди живописных гор Алтая.
-[...5 lines deleted...]
-Этот день объединит панорамные виды с высоты, прогулку среди алтайских гор и знакомство с одним из самых популярных водопадов региона.</w:t>
+        <w:t xml:space="preserve">🏔 Главные точки: курорт «Манжерок», гора Малая Синюха, Манжерокское озеро, Камышлинский водопад.  🚡 Поднимемся по канатной дороге «Манжерока» на гору Малая Синюха — к панорамам долины Катуни, Манжерокского озера и горных хребтов.  🌿 После обеда отправимся к Камышлинскому водопаду. Маршрут проходит через подвесной мост над Катунью и по живописной лесной тропе.  💦 У Камышлинского водопада будет время для прогулки, отдыха и фотографий.  🚤 По желанию обратный путь можно пройти на моторной лодке по Катуни — оплачивается дополнительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Свободный день</w:t>
       </w:r>
     </w:p>
@@ -1001,56 +1240,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">После завтрака в ресторане «Таёжник» вас ждёт свободный день, который можно провести в своём ритме или наполнить яркими впечатлениями.
-[...4 lines deleted...]
-Вы можете выбрать спокойный отдых или добавить в этот день приключений — рафтинг, конную прогулку или сразу оба варианта.</w:t>
+        <w:t xml:space="preserve">🏔 Главные активности: сплав по Катуни, конная прогулка на гору Черепан или отдых в своём ритме.  🌊 Утром можно отправиться на рафтинг по Катуни — бурная река, горные пейзажи и прохождение маршрута с опытными инструкторами. Завершение сплава — около 12:00.  🐎 После обеда — конная прогулка на гору Черепан с панорамными видами на долину Катуни и окружающие горы.  ✨ Выбирайте свой сценарий дня: отдых, рафтинг, конная прогулка или обе активности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 8</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Выезд.</w:t>
       </w:r>
     </w:p>
@@ -1071,51 +1305,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» Групповой трансфер до аэропорта Горно-Алтайска.Индивидуальный трансфер не предусмотрен, оплачивается самостоятельно </w:t>
+        <w:t xml:space="preserve">✈️ После завтрака в ресторане «Таёжник» — групповой трансфер в аэропорт Горно-Алтайска.  🚐 Индивидуальный трансфер не входит в программу и оплачивается самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2027 - 11.06.2027 18 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1280,199 +1514,501 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D58D90EA"/>
-    <w:multiLevelType w:val="multilevel"/>
+    <w:nsid w:val="CF3DF5BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-        <w:rFonts/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-        <w:rFonts/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...2 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...2 lines deleted...]
-        <w:rFonts/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="99E58970"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="5FF38138"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1502,51 +2038,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>