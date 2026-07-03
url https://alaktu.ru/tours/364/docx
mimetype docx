--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -1229,51 +1229,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE0A34E"/>
+    <w:nsid w:val="BCB0570E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>