--- v1 (2026-07-03)
+++ v2 (2026-08-18)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 11 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 144 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Этот тур — для тех, кто готов к серьезной воде и предельной концентрации. </w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1099,57 +1099,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">После завтрака сбор лагеря.Завершаем наше приключение красиво и величественно.• Золотое озеро: Пересекаем всё Телецкое озеро на катере. Это возможность увидеть Алтай с воды во всем его спокойном величии.• Водопад Корбу: Обязательная остановка у одного из самых знаменитых водопадов региона.Возвращение в «Таёжник»: Вечером возвращаемся в родной гостевой двор.Нас ждет праздничный заключительный ужин, обмен впечатлениями и заслуженный отдых.Размещение на выбор: Для истинных походников — бесплатная ночевка в палатках на территории, а для тех, кто соскучился по уюту — проживание в летних домиках(удобства на территории) (3500 руб./домик).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">12.07.2026 - 22.07.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Важно прибыть заранее, за 1-2 дня до начала тура, чтобы достаточно акклиматизироваться. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1229,51 +1222,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCB0570E"/>
+    <w:nsid w:val="69AB063B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>