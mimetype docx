--- v2 (2026-08-18)
+++ v3 (2026-10-02)
@@ -334,70 +334,63 @@
         <w:t xml:space="preserve">мед.страховка и от несч.случая(травма)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Старший инструктор: Акчин Дмитрий Ильич - мастер спорта, чемпион мира по рафтингу 2025, многократный чемпион России по рафтингу, призер международных соревнований.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Если у вас не было опыта прохождения алтайских рек- утверждаем участие через собеседование со старшим инструктором.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Оставить заявку на тур - </w:t>
+        <w:t xml:space="preserve">оставьте заявку на сайте или свяжитесь с нами 8-913-990-67-74</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
-          <w:t xml:space="preserve">заполните форму.</w:t>
+          <w:t xml:space="preserve"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для бронирования нужно внести предоплату в размере 30% от стоимости тура. Остаток по прибытию на тур.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1222,51 +1215,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69AB063B"/>
+    <w:nsid w:val="A6E65A52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>