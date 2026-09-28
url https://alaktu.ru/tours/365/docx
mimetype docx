--- v0 (2026-06-28)
+++ v1 (2026-09-28)
@@ -21,79 +21,79 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Осень без фильтров 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Тип: Экскурсионные</w:t>
+        <w:t xml:space="preserve">Тип: Осенние</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Осень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 8 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 70 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Откройте для себя осенний Горный Алтай — время, когда горы становятся золотыми, воздух — прозрачным, а природа раскрывается особенно глубоко. Это сезон тишины, ярких красок и настоящего погружения — без суеты и летних толп.
 Маршрут объединяет всё самое яркое и самобытное, что может предложить Алтай: от духовных святынь и таёжных озёр до захватывающих перевалов и водопадов в обрамлении осенних красок. Вас ждёт неделя, наполненная впечатлениями, спокойствием и внутренней перезагрузкой.
 Всего за неделю вы увидите главное: ключевые природные жемчужины, лучшие смотровые точки, исторически значимые места и скрытые уголки Алтая — в его самом красивом сезоне.
 Почему стоит поехать именно осенью:
@@ -676,72 +676,65 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Завтрак в ресторане «Таёжник» (включен в стоимость тура)Групповой трансфер до аэропорта Горно-Алтайска.Индивидуальный трансфер за доп.плату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">30.08.2026 - 06.09.2026 12 человек</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">20.09.2026 - 27.09.2026 12 человек</w:t>
+        <w:t xml:space="preserve">04.10.2026 - 11.10.2026 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">11.10.2026 - 18.10.2026 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">18.10.2026 - 25.10.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>