--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -221,104 +221,121 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">💦 Гейзерное озеро —озеро, в которой кипят и всплывают глиняные гейзеры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">За эти четыре дня вы проживёте целую гамму — от детского любопытства в пчелином улье до трепета перед марсианскими пейзажами. Сначала спокойное удивление на пасеке и лёгкий адреналин в узких пещерных ходах. Затем — масштаб: Чуйский тракт разворачивает перед вами тысячелетнюю историю торговых путей, а перевалы заставляют замереть от высоты и тишины.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На третий день привычный мир исчезнет — красные склоны Кызыл-Чина обманут ощущением, что вы ступили на Марс. Гейзерное озеро добавит dernière ноту: эта тихая голубая вода, в которой бурлит жизнь, — метафора самого Алтая.</w:t>
+        <w:t xml:space="preserve">На третий день привычный мир исчезнет — красные склоны Кызыл-Чина обманут ощущением, что вы ступили на Марс. Гейзерное озеро добавит последнюю ноту: эта тихая голубая вода, в которой бурлит жизнь, — метафора самого Алтая.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Стоимость тура:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">58400 руб./чел. при двухместном размещении в номере</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">74400 руб./чел. одноместное размещение в номере</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">53000 руб./чел. при трехместном размещении в номере (по одной заявке, 2 основных места+доп.место).</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Возраст: от 8 до 70 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-        <w:t xml:space="preserve">Включено в стоимость</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возраст: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">от 8 до 70 лет</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Включено в стоимость:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">групповой трансфер из аэропорта Горно-Алтайска до отеля Таёжник в подарок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">питание двухразовое: завтраки и обеды в уютных кафе;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -362,51 +379,54 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">работа гида;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">оплата входных билетов к экскурсионным объектам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Оплачивается отдельно:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">доставка до эко-отеля "Таежник" и обратно, за исключением группового трансфера из/в аэропорт Горно-Алтайска;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -752,50 +772,73 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.05.2027 - 07.05.2027 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.05.2027 - 13.05.2027 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Групповой трансфер из аэропорта Горно-Алтайска</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Индивидуальный трансфер за доп.плату</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Доставка из других городов оплачивается напрямую перевозчику</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -824,51 +867,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19120C1C"/>
+    <w:nsid w:val="4B2F9CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -972,51 +1015,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C0A5013"/>
+    <w:nsid w:val="E4795A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1120,51 +1163,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A4DFE19"/>
+    <w:nsid w:val="11FE2426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>