--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -1487,51 +1487,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="124B2972"/>
+    <w:nsid w:val="13D9DA05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1635,51 +1635,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="298ABFE1"/>
+    <w:nsid w:val="89160A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1783,51 +1783,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="154CA380"/>
+    <w:nsid w:val="01E785A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>