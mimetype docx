--- v1 (2026-07-01)
+++ v2 (2026-08-16)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 11 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 105 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Этот конный тур дает возможность посетить самые удивительные места Горного Алтая и увидеть всю красоту и великолепие южной его части. Существует несколько путей ведущих к высочайшей вершине Сибири - Красавице Белухе, некоторые из них очень известны, некоторые менее известны! Конное путешествие к Белухе и её леднику Менсу (Иедыгемский, Сапожникова) проходит по долинам рек Аргут, Иедыгем, что позволяет увидеть степь Самаху в окружении горных хребтов, пороги Карагемского прорыва на реке Аргут, древние петроглифы в долине реки Карагем, Пазырыкские курганы и балбалы, водопады Менсу и Амир-Али (Куркуре), ледяные замки ледопада Менсу, и конечно, — саму Белуху – высочайшую вершину Сибири, достигающую высоты 4506 м над уровнем моря.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1170,57 +1170,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Переезд от  села Джазатор до туркомплекса «Таёжник».Завтрак. Сбор лагеря. на УАЗ доезжаем на Кош-Агача, где пересаживаемся в микроавтобус. Переезд по Чуйскому тракту до туркомплекса Таёжник. Санитарные остановки и остановка на обед предусмотрены.Прибытие на т/к Таёжник. Ужин. Окончание программы.Билеты на самолет необходимо приоберать на следующий день после окончания тура.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">04.08.2026 - 14.08.2026 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка:</w:t>
@@ -1487,51 +1480,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13D9DA05"/>
+    <w:nsid w:val="D0ADDB75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1635,51 +1628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89160A48"/>
+    <w:nsid w:val="5F524582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1783,51 +1776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01E785A1"/>
+    <w:nsid w:val="AA7B9011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>