--- v2 (2026-08-16)
+++ v3 (2026-10-01)
@@ -42,195 +42,321 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 11 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 105 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 130 000 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Этот конный тур дает возможность посетить самые удивительные места Горного Алтая и увидеть всю красоту и великолепие южной его части. Существует несколько путей ведущих к высочайшей вершине Сибири - Красавице Белухе, некоторые из них очень известны, некоторые менее известны! Конное путешествие к Белухе и её леднику Менсу (Иедыгемский, Сапожникова) проходит по долинам рек Аргут, Иедыгем, что позволяет увидеть степь Самаху в окружении горных хребтов, пороги Карагемского прорыва на реке Аргут, древние петроглифы в долине реки Карагем, Пазырыкские курганы и балбалы, водопады Менсу и Амир-Али (Куркуре), ледяные замки ледопада Менсу, и конечно, — саму Белуху – высочайшую вершину Сибири, достигающую высоты 4506 м над уровнем моря.</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Возраст участников: могут быть лица от 14 лет, имеющие хорошую физ.подготовку или опыт конных походов</w:t>
+        <w:t xml:space="preserve">За одиннадцать дней мы пройдём верхом </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к восточной стороне Белухи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Дорога поведёт через степь Самаху, вдоль высоких берегов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аргута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> и по старой караванной тропе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в долину Иедыгема. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Здесь горные реки текут среди скал, а впереди постепенно открываются заснеженные склоны главной вершины Алтая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">На несколько дней остановимся в палаточном лагере, чтобы отправиться пешком </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к водопаду Куркуре и к леднику Менсу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Увидим, как ледник спускается </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с восточного склона Белухи </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">и даёт начало реке Иедыгем. На обратном пути посетим долину Карагема с древними петроглифами. Каждый день маршрута покажет разный Алтай: сухие каменистые склоны, лесные долины, водопады и ледниковые пейзажи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Это путешествие для тех, кому нравится сама дорога: долгие дни в седле, пешие выходы к труднодоступным местам и вечера у костра. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маршрут сложный и требует опыта конных походов либо хорошей физической подготовки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Группу сопровождают инструкторы и конюх; ночуем в палатках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость тура: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">105 000 руб/чел</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продолжительность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 11дней/10ночей</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возраст участников: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">могут быть лица от 14 лет, имеющие хорошую физ.подготовку или опыт конных походов</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Проживание во время тура: палатки, походные условия</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Заполните </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Также Вы можете написать нам в WhatsApp или Telegram 8-913-990-67-74</w:t>
+        <w:t xml:space="preserve"> 8-913-990-67-74</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маршрут сложный, для участия в нем туристам желательно иметь опыт конных походов по Горному Алтаю, либо хороший уровень физической подготовки (если сомневаетесь - рекомендуем для начинающих сначала попробовать свои силы на маршрутах Каракольские озера, Во владения синего волка, Галопом по Алтаю, Актру конный, Путешествие на край земли);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В качестве личного снаряжения в походе необходимо иметь вещи, перечисленные в разделе </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">"Что взять с собой?"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На крутых склонах, каменных россыпях и снежных участках коня ведут в поводу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
@@ -459,764 +585,768 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Туркомплекс «Таёжник» - село Джазатор.</w:t>
+        <w:t xml:space="preserve"> - По Чуйскому тракту в Джазатор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">540 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Туркомплекс «Таёжник» - село Джазатор.
-</w:t>
+        <w:t xml:space="preserve">Главные точки: гостевой двор «Таёжник», Чуйский тракт, Кош-Агач, село Джазатор. Собираемся в гостевом дворе «Таёжник» и отправляемся к началу маршрута. Впереди длинный переезд по Чуйскому тракту: за окнами будут сменяться перевалы, речные долины и открытые пространства юго-восточного Алтая. По дороге сделаем остановки для отдыха и питания.К вечеру доберёмся до Джазатора. Здесь познакомимся с командой, разместимся на ночёвку и подготовим вещи для дальнейшего пути. По программе проживание походное, в палатках. Завтра оставим позади асфальтовые дороги и отправимся в сторону Аргута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Село Джазатор - урочище Кара-Суу- р.Кулагаш</w:t>
+        <w:t xml:space="preserve"> - Через Кара-Суу к реке Кулагаш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">авто</w:t>
+        <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Село Джазатор - урочище Кара-Суу.От села Джазатор едем на лошадях по грунтовой лесной дороге, которая выходит к реке Аргут и дальше проходит по правому ее берегу. Дорога поднимается высоко над рекой, что позволяет наблюдать красивые пейзажи: степь Самаха, устье реки Кок-Суу, отроги Южно-Чуйского хребта. Продолжаем движение по лесной дороге до села Аргут, где переправимся по мосту на левый берег реки Аргут. Дальше по дороге, которая поначалу взбирается вверх на безлесные горные отроги, где сухой и каменистый пейзаж напоминает полупустыни Монголии, затем спускается к реке Аргут, на берегах, которого растет тополиная роща. Дальше наш путь проходит по лугам с высокой травой до реки Кулагаш. Ночевка на берегу реки Кулагаш. </w:t>
+        <w:t xml:space="preserve">Главные точки: Джазатор, урочище Кара-Суу, долина Аргута, река Кулагаш. После завтрака отправимся в сторону Кара-Суу и Кулагаша. Дорога проходит через горную местность с видами на степь Самаху, устье Кок-Суу и отроги Южно-Чуйского хребта. Местами Аргут остаётся далеко внизу, а затем путь спускается ближе к реке. По дороге встретим сухие каменистые склоны, лесные участки и луга у воды.Достигнув района Кулагаша, устроим стоянку на берегу реки, поужинаем и подготовимся к началу конных переходов. Способ передвижения в этот день нужно подтвердить у организаторов: в таблице программы указан автомобильный участок 40 км, а в текстовом описании говорится о движении верхом. Для публикации окончательного расписания эти данные следует согласовать.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Река Кулагаш - река Иедыгем.</w:t>
+        <w:t xml:space="preserve"> - Старая караванная тропа над Аргутом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Кони / Пешком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">12 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Главные точки: река Кулагаш, высокий берег Аргута, устье реки Иедыгем.После завтрака переправимся по мосту через Кулагаш и начнём подъём по берегу Аргута. Наверху тропа выходит на более ровный участок, но река местами течёт глубоко внизу, под обрывистым берегом. Будем двигаться группой, соблюдая дистанцию и указания инструктора.Часть пути пройдёт по старой караванной тропе. На отдельных отрезках она разрушена, поэтому придётся осторожно пройти среди крупных камней; там, где потребуется, поведём лошадей в поводу. После остановки на обед-перекус продолжим путь к устью Иедыгема. К вечеру поставим палатки у реки и поужинаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - В долину Иедыгема</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">12 км</w:t>
+        <w:t xml:space="preserve">25 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Река Кулагаш - река Иедыгем.Переправа  по мосту через реку Кулагаш. Дальше начинается затяжной подъем по крутому берегу реки  Аргут. Наверху местность относительно ровная, но берег Аргута на протяжении нескольких километров очень высокий и обрывистый. Часть пути проходит по старой, нахоженной караванной тропе, но местами тропа разрушилась и приходится идти по крупным камням вдоль берега. Под вечер, преодолев последний подъем, выходим к устью реки Иедыгем где становимся на ночевку. Конный переход 3-4 часа.</w:t>
+        <w:t xml:space="preserve">Главные точки: устье Иедыгема, долина реки, район устья Куркуре. После завтрака соберём лагерь и отправимся вверх по долине Иедыгема. Река течёт среди гор, вдали от населённых пунктов. По мере продвижения пейзаж станет более суровым, а горы вокруг — ближе. По пути будем делать остановки для отдыха людей и лошадей; обед пройдёт в формате походного перекуса.К вечеру выйдем к большой поляне напротив устья реки Куркуре. Она спускается к Иедыгему каскадом водопадов. Здесь разобьём базовый лагерь на несколько ночей. После ужина можно будет отдохнуть: следующие два дня посвятим пешим выходам без переноса палаток.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 4</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - Река Иедыгем - река Куркуре.</w:t>
+        <w:t xml:space="preserve">День 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Пешком к водопаду Куркуре</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Пешком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Главные точки: лагерь в долине Иедыгема, водопад Куркуре.  Сегодня лошади и основная поклажа остаются в лагере. После завтрака отправимся в радиальный выход к водопаду Куркуре. Возьмём с собой одежду по погоде, воду и походный обед. Тропа проходит по горной местности, поэтому понадобится удобная обувь для длительной ходьбы.У водопада сделаем остановку: будет время рассмотреть каскады, отдохнуть и сделать фотографии. Затем тем же маршрутом вернёмся к палаткам. Вечером поужинаем и подготовимся ко второму пешему дню — выходу в сторону ледника Менсу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - К водопаду Иедыгем и леднику Менсу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Пешком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Главные точки: долина Иедыгема, одноимённый водопад, виды на ледник Менсу. Пешком — около 15 км; выход ориентировочно 6–7 часов.После завтрака отправимся в сторону верховьев Иедыгема. Здесь находится ледник Менсу, спускающийся с восточного склона Белухи; от него берёт начало река. По пути увидим горную долину и водопад, а по мере продвижения — ледниковые пейзажи. Обед устроим в формате походного перекуса.Это продолжительный пеший выход. Маршрут и точку разворота инструктор определит по погоде, состоянию тропы и самочувствию группы. Осмотр ледника не предполагает самостоятельного выхода на лёд. К вечеру вернёмся в лагерь у Куркуре, поужинаем и отдохнём перед обратной конной дорогой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Вниз по долине Иедыгема</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Река Иедыгем - река Куркуре.Тропа уходит вверх по долине реки Иедыгем. Река течет в глухом распадке, редко посещаемом людьми.
-На ночлег становимся на большой поляне напротив устья реки Куркуре, впадающей в Иедыгем каскадом водопадов. Конный переход 5-6-часов.</w:t>
+        <w:t xml:space="preserve">Главные точки: лагерь у Куркуре, долина Иедыгема.  После завтрака соберём базовый лагерь и снова отправимся верхом. Обратная тропа пойдёт вниз по долине Иедыгема. Места уже знакомы, но с другого направления открываются новые виды на реку и окружающие склоны.В течение дня будем останавливаться для отдыха и обеда-перекуса. На каменистых или крутых участках по указанию инструктора спешимся и проведём лошадей в поводу. К вечеру устроим очередную палаточную стоянку, приготовим ужин и отдохнём.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 5</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - Дневка</w:t>
+        <w:t xml:space="preserve">День 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Возвращение к Кулагашу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Пешком</w:t>
+        <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">15 км</w:t>
+        <w:t xml:space="preserve">26 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Радиальный выход на водопад Кур-Куре</w:t>
+        <w:t xml:space="preserve">Главные точки: долина Иедыгема, Аргут, река Кулагаш. Продолжим обратный путь в сторону Кулагаша. После завтрака соберём вещи, подготовим лошадей и выйдем на тропу. За день вновь пройдём участки долины, где рядом с рекой чередуются лес, каменистые склоны и открытые места.Обед — походный перекус на маршруте. Инструктор будет выбирать темп с учётом состояния тропы и группы. К вечеру доберёмся до района Кулагаша, поставим палатки и поужинаем. Впереди ещё два дня верхом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 6</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - Радиальный выход к водопаду Иедыгем и леднику Менсу.</w:t>
+        <w:t xml:space="preserve">День 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Петроглифы у Карагема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Пешком</w:t>
+        <w:t xml:space="preserve">Кони / Пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">15 км</w:t>
+        <w:t xml:space="preserve">25 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Радиальный выход к водопаду Иедыгем и леднику Менсу.Восточный склон Белухи представлен ее самым большим ледником Менсу, который дает начало реке Иедыгем, большому левому притоку Аргута. Ледник спускается с Восточной вершины Белухи между двумя ее отрогами: один из которых является водоразделом с Ак-кемом, другой - с Берелью. Время выхода 6-7 часов.
-</w:t>
+        <w:t xml:space="preserve">Главные точки: долина Кулагаша, река Аргут, район устья Карагема, петроглифы, урочище Кара-Суу.  После завтрака спустимся по долине Кулагаша к Аргуту и перейдём реку по мосту. Затем продолжим путь в сторону Карагема. Здесь среди скал сохранились древние петроглифы — ради их осмотра сделаем остановку.К рисункам ведёт пеший подъём, поэтому оставим лошадей в подходящем месте и поднимемся пешком под руководством инструктора. После обеда-перекуса продолжим путь до урочища Кара-Суу. Вечером разобьём лагерь и поужинаем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 7</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - Обратный путь вдоль реки Иедыгем</w:t>
+        <w:t xml:space="preserve">День 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Последний конный переход в Джазатор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">25 км</w:t>
+        <w:t xml:space="preserve">20 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Обратная дорога идет той же тропой вниз по реке Иедыгем. Конный переход 5-6 часов.</w:t>
+        <w:t xml:space="preserve">Главные точки: урочище Кара-Суу, село Джазатор, турбаза «Кабарга».После завтрака отправимся на заключительный конный участок. Вернёмся из Кара-Суу в Джазатор, где завершится активная часть путешествия. По дороге ещё раз увидим долину Аргута и горы, среди которых провели последние дни.На турбазе «Кабарга» разместимся после перехода, отдохнём и сходим в баню. Вечером поужинаем и соберёмся у прощального костра. Завтра предстоит длинная дорога обратно в «Таёжник».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">День 8</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - Конный переход: р.Иедыгем - р.Кулагаш</w:t>
+        <w:t xml:space="preserve">День 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Через Кош-Агач обратно в «Таёжник»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Кони</w:t>
+        <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">26 км</w:t>
+        <w:t xml:space="preserve">540 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Конный переход: р.Иедыгем - р.КулагашКонный переход 5-6 часов.</w:t>
-[...194 lines deleted...]
-        <w:t xml:space="preserve">Переезд от  села Джазатор до туркомплекса «Таёжник».Завтрак. Сбор лагеря. на УАЗ доезжаем на Кош-Агача, где пересаживаемся в микроавтобус. Переезд по Чуйскому тракту до туркомплекса Таёжник. Санитарные остановки и остановка на обед предусмотрены.Прибытие на т/к Таёжник. Ужин. Окончание программы.Билеты на самолет необходимо приоберать на следующий день после окончания тура.</w:t>
+        <w:t xml:space="preserve">Главные точки: Джазатор, Кош-Агач, Чуйский тракт, гостевой двор «Таёжник». После завтрака соберём лагерь и выедем из Джазатора на УАЗе до Кош-Агача. Там пересядем в микроавтобус и продолжим путь по Чуйскому тракту. В дороге предусмотрены санитарные остановки и остановка на обед.К вечеру прибудем в гостевой двор «Таёжник». После ужина программа закончится. Из-за протяжённого переезда организаторы рекомендуют покупать авиабилеты на следующий день после завершения тура, заранее согласовав ночёвку и дорогу в аэропорт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">26.07.2027 - 05.08.2027 14 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1255,51 +1385,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Новосибирска в обе стороны осуществляется на рейсовых автобусах Новосибирского автовокзала</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> билеты туристами приобретаются самостоятельно на сайте </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> либо на другом сайте, осуществляющем продажу билетов, или в кассах Новосибирского автовокзала. Чтобы успеть к началу тура необходимо приобрести билет на рейс Новосибирск - Чемал, до остановки с.Манжерок (выйти не доезжая 2,5 км до села у памятника Шишкову, либо у т\к Таежник, о чем заранее попросить водителя) с временем выезда от автовокзала в 22:15 (от автостанции расположенной у ж\д вокзала - 22:45), дата выезда в день предшествующий дате начала тура. Билеты можно приобрести за 10 дней до дня выезда, мы можем Вам помочь приобрести данный билет, при условии оплаты его стоимости заранее. Обратный выезд осуществляется на автобусе рейса Чемал-Новосибирск, время отъезда от т\к Таежник 22:40 - 23:00, автобус необходимо остановить у т\к Таежник. Время прибытия в Новосибирск - 7:15, при приобретении билетов из Новосибирска нужно это учитывать. Стоимость доставки зависит от стоимости билетов на рейсы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Барнаула:</w:t>
@@ -1480,51 +1610,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0ADDB75"/>
+    <w:nsid w:val="C3CA7F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1628,51 +1758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F524582"/>
+    <w:nsid w:val="1084AD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1776,51 +1906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AA7B9011"/>
+    <w:nsid w:val="970E2E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2004,51 +2134,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/67035c345d2a067341e3f1b7/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>