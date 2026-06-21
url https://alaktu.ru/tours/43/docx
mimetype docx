--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1660,51 +1660,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED32824F"/>
+    <w:nsid w:val="2D08530A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F68890B"/>
+    <w:nsid w:val="00AEABDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4650C014"/>
+    <w:nsid w:val="2DCD32DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15EE365C"/>
+    <w:nsid w:val="807ACBB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="187CBF5F"/>
+    <w:nsid w:val="69DBA18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>