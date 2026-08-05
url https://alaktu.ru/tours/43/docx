--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -1660,51 +1660,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D08530A"/>
+    <w:nsid w:val="81B37FAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00AEABDA"/>
+    <w:nsid w:val="46BBC0AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2DCD32DE"/>
+    <w:nsid w:val="9B987D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="807ACBB1"/>
+    <w:nsid w:val="C5B3A5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="69DBA18A"/>
+    <w:nsid w:val="2A474E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>