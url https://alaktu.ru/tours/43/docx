--- v2 (2026-08-05)
+++ v3 (2026-08-05)
@@ -1660,51 +1660,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81B37FAE"/>
+    <w:nsid w:val="BBDD7008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46BBC0AA"/>
+    <w:nsid w:val="A07FC645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +1956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9B987D3E"/>
+    <w:nsid w:val="63E4B52C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C5B3A5A5"/>
+    <w:nsid w:val="B82B5BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2A474E3E"/>
+    <w:nsid w:val="8679B8F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>