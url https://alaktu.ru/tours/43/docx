--- v3 (2026-08-05)
+++ v4 (2026-10-01)
@@ -14,164 +14,267 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> К истокам Катуни. оз.Тальменное. г.Белуха</w:t>
+        <w:t xml:space="preserve">К истоку Катуни: Тальменное озеро и Белуха</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 14 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 115 500 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 155 000 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Маршрут проводится один раз за сезон. 02-15 августа 2025 года. </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Уникальная возможность увидеть исток Катуни.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут проходит в приграничной зоне, поэтому заявки принимаются:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для граждан Российской Федерации за 18 дней до начала тура</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Для граждан иных государств - за 35 дней до начала тура</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Катунь – «госпожа», царица Алтайских рек, своенравная, бурная и прекрасная река, вбирающая на своем пути десятки ручьев, речушек и рек. Где она начинается? В горах, на высоте около 2 тысяч метров, в гроте ледника Геблера берет свое начало красавица-Катунь. Здесь, с ледяных шапок стекают бесконечные ручьи, объединенные единым руслом, которое расширяется буквально через несколько сотен метров. Туристы увидят не только исток Катуни, но и наиболее живописные места ее бассейна – например, вдоль реки Озерная, которая впадает в Катунь. Изюминкой маршрута также станет удивительное по красоте озеро Тальменное. Это самый обширный водоем в верховьях Катуни, акватория и береговая зона которого входит в Катунский биосферный заповедник, признанный частью фонда Всемирного наследия ЮНЕСКО. Маршрут рассчитан на подготовленных туристов. Проходит по диким местам Усть-Коксинского района и отличается восхитительными по красоте панорамами горных хребтов и долин, практически не освоен туристами, будет особенно интересен любителям дикой, первозданной природы, редких видов растений.</w:t>
+        <w:t xml:space="preserve">Отправимся верхом туда, где начинается</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катунь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">За две недели пройдём от горных перевалов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Тальменному озеру, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">а затем вдоль</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катуни </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">— вверх по её течению,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Белухе и леднику Геблера. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">По дороге увидим, как широкая река становится всё уже, пока не приблизимся к её истоку. Это путешествие через удалённые долины, где ночуют в палатках, а дневной путь измеряют часами в седле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тальменное станет первой большой остановкой: проведём день на озере и, если позволит погода, переправимся на моторной лодке к водопаду Солоуха. Дальше маршрут поведёт через кордоны Тюрген и Капчал. У истока Катуни отправимся в радиальный выход к леднику Геблера и водопаду Рассыпной, после чего вернёмся вдоль реки к Тальменному и через перевалы — к началу конного маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -421,998 +524,987 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доставка из всех городов, кроме Горно-Алтайска до т/к "Таежник" и обратно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">услуги, не прописанные в программе тура</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-    </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Туркомплекс «Таежник» - село Кайтанак - урочище Малый Сугаш</w:t>
+        <w:t xml:space="preserve"> - Гостевой двор «Таежник» - село Кайтанак </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">370 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Информация о доставке в специальном разделе нашего сайта  "Доставка" . Также подобрать вариант доставки Вам помогут наши менеджеры при обращении. Бесплатный номер 8-800-505-32-14.
-[...1 lines deleted...]
-  ВНИМАНИЕ: Прибыть на т/к "Таежник" к началу тура необходимо до 10 утра дня начала тура, либо накануне.Встреча в аэропорту Горно-Алтайска.Приезд на Таежник, завтрак, погрузка в автобус, выезд на маршрут.День переезда к стартовой точке активной части маршрута. Туристов ожидает дневной переезд протяженностью около 370 км, часть пути пролегает вдоль знаменитого Чуйского тракта, затем дорога уходит на юго-запад в сторону Усть-Коксы и дальше около 30 км до небольшого села Кайтанак. Группа преодолеет ряд перевалов (Семинский, или Чакырский, а также Ябоганский), включая захватывающий дух перевал Громотуха перед самым въездом в Усть-Коксу.После приезда на автобусе в с. Кайтанак туристов ожидает увлекательный переезд протяженностью 8км на транспорте повышенной проходимости до ур. Малый Сугаш.</w:t>
+        <w:t xml:space="preserve">Главные точки: гостевой двор «Таёжник», Семинский и Ябоганский перевалы, Усть-Кокса, Кайтанак, урочище Малый Сугаш. Группа собирается в гостевом дворе «Таёжник» до 10:00. После встречи и завтрака загрузим вещи и отправимся в Усть-Коксинский район. Дорога займёт почти весь день: сначала поедем по Чуйскому тракту, затем повернём в сторону Усть-Коксы. Проедем через Семинский и Ябоганский перевалы, а ближе к Усть-Коксе — через Громотуху. В пути будут остановки для отдыха и питания.Доедем до Кайтанака пересядем на транспорт повышенной проходимости.На стоянке разместимся в палатках, познакомимся с инструкторами и подготовим вещи к утреннему выходу. Если добираетесь до «Таёжника» из другого города, приезжайте накануне либо заранее согласуйте прибытие к началу программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Урочище Малый Сугаш - перевал Челтугаш - урочище Зайчонок - река Тихая Собачья.</w:t>
+        <w:t xml:space="preserve"> - Через Челтугаш к Тихой Собачьей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Урочище Малый Сугаш - перевал Челтугаш - урочище Зайчонок - река Тихая Собачья.В этот день туристы разберут коней, погрузят на них личные вещи и провизию и отправятся в путь. Сначала тропа пойдет по долине реки Катунь до устье реки Большой Сугаш, откуда тропа начнет подниматься вверх к Холодным Белкам на перевал Челтугаш, откуда открывается панорама отрогов Катунского хребта. Гребни перевалов, наползающие один на другой, далекие белки - холодные и неприступные, долины-впадины, раскинувшиеся на многие километры, извилистые ленты рек, кажущиеся с высоты тонкими змеями - и как всегда только одна мысль: на фото этого объема и простора не сохранишь! Спуск с перевала в долину реки Зайчонок. Еще один небольшой перевал и цель дня достигнута. Лагерь разбиваем на реке Тихая Собачья.</w:t>
+        <w:t xml:space="preserve">Главные точки: урочище Малый Сугаш, долина Катуни, Большой Сугаш, перевал Челтугаш, урочище Зайчонок, река Тихая Собачья. После завтрака распределим лошадей, подготовим личные вещи и продукты к перевозке. Инструктор объяснит, как двигаться группой, держать дистанцию и проходить сложные места. Первый переход сразу будет полноценным конным днём, поэтому важно с самого начала придерживаться темпа группы и сообщать инструктору, если что-то вызывает затруднения.Поначалу тропа пройдёт вдоль Катуни до устья Большого Сугаша. Затем начнём подниматься к перевалу Челтугаш. С высоты увидим несколько линий горных хребтов и долины рек. После остановки на отдых и походный обед спустимся в урочище Зайчонок, пересечём ещё один горный участок и выйдем к Тихой Собачьей. На берегу поставим палатки, поужинаем и проведём первую ночь после перехода верхом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 3</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Река Тихая Собачья - река Проездная Собачья - перевал Большереченский - перевал Хариузовский - озеро Тальменье.</w:t>
+        <w:t xml:space="preserve"> - Каменная тропа и два перевала к Тальменному</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Река Тихая Собачья - река Проездная Собачья - перевал Большереченский - перевал Хариузовский - озеро Тальменье.Туристам предстоит преодолеть несколько перевалов и перебродить реки Тихая Собачья и Быстрая Собачья. Первое препятствие дня – каменная река, которая преодолевается с особой осторожностью. Путь к озеру пролегает между перевалов Катунского хребта, высотой около 2 тыс. м, которые кажутся бесконечными. Но усилия по их преодолению компенсируются прекрасным видом, который открывается с высоты. Горные речки быстры и каменисты, однако преодолеть их не составит большого труда – кони приучены к холодной воде. На фоне грохочущих потоков выделяется река Тихая Собачья – здесь есть поистине тихие заводи с крупными камнями, с которых плавно стекают потоки воды. Обед на берегу речки Собачья Бысрая. От сюда начинается подъем на перевал Большереченский. Перевал Большереченский отличается довольно большой протяженностью и суровыми метео-условиями. Тропа частично каменистая, частично поросшая кустарником и травой. На вершине перевала даже летом возможен мокрый снег. В сырую погоду спуск с Большереченского перевала осуществляется исключительно пешком, ведя коня в поводу. Перевал Хариузовский довольно крут. Обычно его преодолевают пешком, ведя коней в поводу. Крутой подъем около 500-700 метров – и перед вами открывается удивительное по красоте озеро, бирюзовое и спокойное, словно пригоршня воды, зажатая между двумя хребтами, как в ладонях у великана. На территории кордона «Тайменье озеро» есть деревянные домики, при наличии мест возможно проживание в них, места заранее не бронируются по правилам кордона. Конный переход 7-8часов</w:t>
+        <w:t xml:space="preserve">Главные точки: реки Тихая и Проездная Собачья, Большереченский и Хариузовский перевалы, Тальменное озеро.Сегодня маршрут потребует особенно внимательного движения. На пути встретятся броды и каменистый участок, который группа пройдёт осторожно под руководством инструктора. У реки сделаем остановку на обед, после чего начнётся подъём на Большереченский перевал. Он протяжённый, с участками каменной тропы, травы и кустарника. Даже летом здесь возможен мокрый снег.Далее предстоит Хариузовский перевал с крутым подъёмом. На сложных участках спешимся и поведём лошадей в поводу; в сырую погоду пешком может проходиться и спуск с Большереченского. После подъёма впервые увидим Тальменное озеро среди гор. К вечеру спустимся к берегу, поставим лагерь и поужинаем.Ночуем в палатках. На кордоне у озера есть деревянные домики, но их нельзя забронировать заранее: размещение в них возможно только при наличии свободных мест и по правилам кордона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 4</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Дневка на Тальменном озере.</w:t>
+        <w:t xml:space="preserve"> - На другой берег Тальменного и к водопаду Солоуха</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Моторная лодка / Пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Дневка на Тальменном озере.  Тальменье (Тайменье, Тальменное) озеро расположено на высоте около 1,5 тыс. м над уровнем моря на южном склоне западной части Катунского хребта в сотне километров от ближайшего населенного пункта. Это самое крупное озеро в верховьях Катуни длиной около полутора километров с максимальной глубиной до 68 м. Здесь водится хариус и ленок, реликтовая рыба, которую первооткрыватели приняли за тальменя. Озеро является памятником природы и входит в Катунский заповедник. В его окрестностях произрастает 15 видов редких растений и обитает около 30 видов диких животных, в их числе рысь, соболь и даже снежный барс. На западном берегу озера стоит кордон, где живут егеря. Здесь есть беседки, баня, деревянные домики для туристов, электричество, моторные лодки. Катунский хребет отличается тем, что летом здесь царит преимущественно теплая и солнечная погода. Берега озера пологие, а потому здесь спокойно можно купаться – в жаркую погоду вода прогревается в прибрежной зоне. Если погода позволит, то возможно совершить экскурсию на противоположный берег Тальменного озера. На моторной лодке группа отправится на восточный берег озера в заповедную зону. Прогулка по водной глади доставит массу положительных эмоций. Это красивое озеро с зеленовато-бирюзовой водой растянулось в длину на 5420 м. Котловина его была образована движением древнего ледника, который оставил в конце своего пути мореный вал, подпруживающий озеро. Максимальная ширина Тальменьего озера — 1080 м., а средняя — 700 м. Восточный берег пологий, густо порос лиственничным лесом с примесью кедра. Западный берег крутой, с лиственничным редколесьем и высокотравными субальпийскими лугами, на этом берегу есть участки отвесных скал с высотой до 100 м Противоположный берег создает впечатление абсолютной дикой природы. О существовании человека здесь напоминает лишь беседка, туалеты, а также запрещающие знаки – на берегу нельзя охотиться, приземлять вертолеты, разводить костры. Группа совершит прогулку протяженностью 4км вдоль русла реки к живописному водопаду с высотой падения около 40 метров. По договоренности с егерями возможна рыбалка на удочку.</w:t>
+        <w:t xml:space="preserve">Главные точки: Тальменное озеро, восточный берег, водопад Солоуха. Сегодня оставим лагерь на месте и проведём день на озере. Если позволят погода и условия на воде, отправимся на моторной лодке к восточному берегу. Во время переправы сможем рассмотреть Тальменное целиком: лесистые склоны, открытые участки берега и горы, между которыми лежит озеро.На восточной стороне пройдём вдоль реки к водопаду Солоуха. Берег относится к заповедной зоне, поэтому будем придерживаться разрешённого маршрута и выполнять требования егерей. Для прогулки понадобятся удобная обувь и одежда на случай дождя. После осмотра водопада вернёмся на лодке в лагерь, поужинаем и отдохнём перед следующим длинным переходом.По договорённости с егерями возможна рыбалка на удочку. Её проведение, правила и необходимое снаряжение нужно уточнять на месте; улов не гарантируется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 5</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Озеро Тайменное – урочище Тюрген (слияние рек Тюрген и Катунь (кордон «Тюрген»)</w:t>
+        <w:t xml:space="preserve"> - Длинный переход к кордону Тюрген</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Озеро Тайменное – урочище Тюрген (слияние рек Тюрген и Катунь (кордон «Тюрген»)  Движение по вершине Катунского хребта. Переход довольно продолжительный, но сложных участков нет. На пути скалистые каньоны, крутые подъёмы и спуски, вечные снега. Огромное разнообразие флоры ждет путешественников на всем продолжении перехода. Ночёвка на кордоне, среди кедров возле устья реки Тюргень. Конный переход 7-8 часов</w:t>
+        <w:t xml:space="preserve">Главные точки: Тальменное озеро, горные участки Катунского хребта, слияние Тюргена и Катуни. После завтрака соберём лагерь и отправимся дальше. Сегодня один из самых длинных конных дней. По пути увидим разные горные ландшафты: открытые склоны, скалистые участки, каньоны и места, где даже летом может сохраняться снег. Несмотря на указанную в программе длину перехода, фактический темп будет зависеть от погоды, тропы и состояния группы.Будем останавливаться для отдыха людей и лошадей; обед организуем на маршруте. На крутых подъёмах, спусках или каменистых местах по команде инструктора спешимся. К вечеру доберёмся до кордона Тюрген у слияния рек и поставим палатки среди кедров. После ужина подготовимся к следующему дню вдоль Катуни.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 6</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Урочище Тюрген - урочище Капчал</w:t>
+        <w:t xml:space="preserve"> - Вверх по течению к Белухе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Урочище Тюрген - урочище КапчалПереход этого дня проходит вдоль Катуни, очень интересно наблюдать, как мощная красавица Катунь все становится все меньше по мере приближения к Белухе и петляет по долине. На пути встретится множество следов диких животных (медведь, марал, косуля), несколько бродов через ледниковые речки, впадающие в реку Катунь. Обед в живописном местечке на реке Еленчадыр, на кордоне. Дорога проходит по тропе, состоящей преимущественно из открытых участков, перемежающихся с небольшими участками хвойных лесов. После обеда пройдя километра 4, туристы увидят цель своего путешествия – гору Белуха.  На тропе есть места, где можно сделать прекрасные групповые и личные фотографии на фоне Белухи. Ночёвка возле устья реки Капчал, вытекающей из ледника Капчальского. Конный переход 7-8часов.</w:t>
+        <w:t xml:space="preserve">Главные точки: кордон Тюрген, долина Катуни, река Еленчадыр, виды на Белуху, устье Капчала. Сегодня будем двигаться вверх по течению Катуни. По мере приближения к истоку река становится уже, а окружающие горы — ближе. Тропа проходит в основном по открытой местности, лишь местами заходя в хвойный лес. На пути встретятся броды через холодные притоки Катуни, которые стекают с ледников. Их проходим только в порядке, установленном инструктором.В районе реки Еленчадыр остановимся на обед. Затем продолжим движение: в ясную погоду через несколько километров впервые увидим Белуху. Если вершина будет скрыта облаками, вид может открыться позже — в горах это зависит от погоды. По пути сделаем остановки там, где безопасно задержаться для отдыха и фотографий.К вечеру выйдем к устью Капчала, поставим лагерь и поужинаем. Отсюда на следующий день отправимся в радиальный выход к истоку Катуни, оставив основную часть вещей на стоянке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 7</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Радиальный выход к леднику Геблера.</w:t>
+        <w:t xml:space="preserve"> - Исток Катуни и ледник Геблера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони, пешком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Радиальный выход к леднику Геблера.  Радиальный выход к самому истоку Катуни. Вы пройдете несколько бродов через р.Катунь и достигнете цель маршрута - водопад "Рассыпной" (высота - 15м). Катунь вытекает из ледяной пещеры ледника "Геблера" (второе название "Катунский"). Исток Катуни молочного цвета, т.к дно его из целебной глины. Ледни́к Ге́блера - самый большой ледник горы Белухи на южном её склоне. Назван в честь Фридриха Августа фон Геблера, выдающегося естествоиспытателя, географа, член-корреспондента РАН. Ледник длиной 8,5 км и площадью 8,5 кв. км, питающий исток самой Катуни, составляется из двух главных потоков - Восточного и Среднего, к которым примыкает приток с запада, (по Сапожникову, Западный поток).</w:t>
+        <w:t xml:space="preserve">Главные точки: урочище Капчал, верховья Катуни, водопад Рассыпной, ледник Геблера.После завтрака возьмём необходимое на день и отправимся к верховьям Катуни. Нам предстоит пройти несколько бродов. Здесь река ещё невелика, но вода холодная, течение и состояние переправ могут меняться, поэтому порядок движения будет определять инструктор.В районе ледника Геблера увидим водопад Рассыпной и места, где Катунь начинает свой путь. Сделаем остановку, чтобы рассмотреть ледниковый ландшафт и понаблюдать, какой река бывает у самого истока. Обед возьмём с собой на маршрут.Безопасную точку подхода и разворота определит инструктор. Программа не предполагает самостоятельного входа в ледяной грот или передвижения по леднику. После радиального выхода вернёмся к палаткам у Капчала, поужинаем и отдохнём.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 8</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Урочище Капчал - река Тюрген (кордон)</w:t>
+        <w:t xml:space="preserve"> - Обратно вдоль Катуни</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Урочище Капчал - река Тюрген (кордон)Движение по густой еловой тайге вдоль Катуни. День этот станет зеркальным отображением 6 дня путешествия, с небольшим отклонением, на этот раз обед проходит в уютном местечке на реке Узун-Карасу. Пройдя около 10км от места ночевки туристы бросят прощальный взгляд на красавицу Белуху, и продолжат свое путешествие вдоль берега Катуни и смогут наблюдать как река становится все более полноводной и её цвет меняется от молочного оттенка к все более бирюзовому. Ночевка на кордоне Тюрген. На кордоне есть баня, которую при желании и согласовании с егерями можно растопить. Конный переход 7-8часов
-</w:t>
+        <w:t xml:space="preserve">Главные точки: урочище Капчал, река Узун-Карасу, кордон Тюрген. Соберём лагерь и отправимся обратно вдоль Катуни. В начале дня при хорошей видимости ещё раз посмотрим в сторону Белухи. По мере продвижения вниз по долине увидим, как река принимает притоки, расширяется и постепенно меняет оттенок воды.Обед устроим в районе Узун-Карасу. Затем продолжим долгий конный переход до кордона Тюрген, где поставим палатки и поужинаем. На кордоне есть возможность организовать баню, но только по желанию группы и по согласованию с егерями. Заранее обещать её в этот день нельзя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 9</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Река Тюргень (кордон) - урочище Зайчиха.</w:t>
+        <w:t xml:space="preserve"> - Таёжная тропа к Зайчихе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Река Тюргень (кордон) - урочище Зайчиха. Тропа по которой проходит путь этого дня проходит по хвойной тайге, вдоль берега Катуни. По ходу движения группы хорошо заметно, как Катунь набирает силы все больше и больше, вода реки блестя сквозь еловые ветки так и притягивает к себе взгляд путешественника. Огромное разнообразие растений завораживает. По пути можно полакомиться красной и черной смородиной, малиной, шиповником даже не спешиваясь. Обед в старом домике. Путь проходит мимо солонцов, около которых можно увидеть следы разных животных. Ночевка на кордоне на реке Зайчиха.</w:t>
+        <w:t xml:space="preserve">Главные точки: кордон Тюрген, долина Катуни, кордон на реке Зайчиха. После завтрака продолжим движение по хвойной тайге вдоль Катуни. Река будет то открываться рядом с тропой, то скрываться за деревьями. На отдельных участках можно увидеть следы диких животных — медведя, марала или косули, хотя встреча с ними не является частью программы и не может быть обещана.В течение дня сделаем остановки для отдыха и обеда. Путь сегодня короче, чем переходы к Белухе и обратно от неё. К вечеру доберёмся до стоянки на реке Зайчиха, установим палатки и поужинаем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 10</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Урочище Зайчиха - река Озёрная (местечко Карчашка). Полудневка</w:t>
+        <w:t xml:space="preserve"> - Полуднёвка у реки Озёрной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Урочище Зайчиха - река Озёрная (местечко Карчашка). ПолудневкаНебольшой конный переход по берегу Катуни и группа выходит к устью р.Озерная, которая вытекает из Тальменного озера, Перейдя вброд р.Озерная, пройдя мимо пасеки и преодолев еще небольшое расстояние попадаем в очень уютное и красивое местечко под названием Карчашка, где и разбиваем лагерь, отдыхаем, любуемся как воды реки Озерная пробивают свой путь сквозь каменистое ущелье. Конный переход 2-3часа. Полудневка. В хорошую погоду можно искупаться и позагорать.</w:t>
+        <w:t xml:space="preserve">Главные точки: река Зайчиха, устье Озёрной, местечко Карчашка. Утром отправимся к устью Озёрной — реки, вытекающей из Тальменного озера. Перейдём её вброд и вскоре доберёмся до Карчашки. Здесь устроим лагерь. После нескольких длинных переходов сегодняшний день оставляет время на отдых.В Карчашке можно будет посмотреть, как вода Озёрной проходит через каменистое ущелье, привести в порядок вещи и набраться сил перед обратной дорогой через перевалы. В хорошую погоду возможность купания или отдыха у воды согласуем с инструктором: у горной реки важно учитывать температуру и течение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 11</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Река Озерная - озеро Тальменное</w:t>
+        <w:t xml:space="preserve"> - Вдоль Озёрной к Тальменному озеру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Река Озерная - озеро Тальменное  Возвращение к Тальменному озеру по смешанной тайге, вдоль реки Озерная. Тропа проходит по живописным местам, в спокойной воде реки отражается небо, открываются виды на скальники Катунского хребта. Конный переход 3часа.</w:t>
+        <w:t xml:space="preserve">Главные точки: река Озёрная, смешанная тайга, Тальменное озеро. После завтрака продолжим путь вверх вдоль Озёрной. Тропа проходит через смешанный лес; на спокойных участках реки можно увидеть отражения неба и скал Катунского хребта. Постепенно знакомые берега приведут нас обратно к Тальменному озеру.Переход сравнительно короткий, поэтому после установки палаток будет время отдохнуть у воды. Поужинаем и подготовим вещи к следующему дню: впереди подъём на перевалы, где погода может заметно отличаться от озёрной долины.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 12</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Озеро Тальменное - река Тихая Собачья.</w:t>
+        <w:t xml:space="preserve"> - Снова через Хариузовский и Большереченский</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Озеро Тальменное - река Тихая Собачья.  Обратный путь пролегает по уже знакомым туристам перевалам. От озера в гору можно подняться верхом, а дальше придется преодолеть небольшой, но крутой спуск пешком. Как встретит группу на этот раз перевал Большереченский, зависит от погоды. Может, здесь выпадет снег, а может, будет сиять солнце. Ночевать туристы встанут на реке Тихая Собачья. Здесь, в тихой заводи вполне можно искупаться, постирать вещи и просто помыться.</w:t>
+        <w:t xml:space="preserve">Главные точки: Тальменное озеро, Хариузовский и Большереченский перевалы, река Тихая Собачья. Покинем берег Тальменного и начнём подъём. Если будет хорошая видимость, с Хариузовского перевала ещё раз увидим озеро сверху. После подъёма предстоит крутой спуск, который пройдём пешком, ведя лошадей в поводу.Затем пересечём Большереченский перевал. Его состояние будет зависеть от погоды: возможны ветер, сырость и снег даже летом. Инструктор определит безопасный темп и порядок прохождения сложных мест. После остановки на обед продолжим спуск к Тихой Собачьей. На берегу поставим лагерь, поужинаем и проведём предпоследнюю ночь конной части.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 13</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Река Тихая Собачья - урочище Зайчонок - перевал Челтугаш - река Большой Сугаш - урочище Малый Сугаш.</w:t>
+        <w:t xml:space="preserve"> - Последний переход верхом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Кони</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Река Тихая Собачья - урочище Зайчонок - перевал Челтугаш - река Большой Сугаш - урочище Малый Сугаш.Финальный день конной части маршрута. Сегодня путь группы проляжет преимущественно по долинам. Но скучно не будет. То здесь то там равнину окаймляют хребты и причудливые скальники. Кажется, что дорога, уходящая за горизонт, упирается в облака. Перебредя через реку Большой Сугаш, группа вернется в зимовье на Малом Сугаше. Здесь туристов ждет отдых, баня и прощальный костер.</w:t>
+        <w:t xml:space="preserve">Главные точки: Тихая Собачья, урочище Зайчонок, перевал Челтугаш, Большой Сугаш, урочище Малый Сугаш. После завтрака соберём палатки и отправимся по знакомому направлению. Пройдём через Зайчонок и перевал Челтугаш, затем спустимся в долину Большого Сугаша. Переправу через реку проведём по указаниям инструктора.К вечеру вернёмся к стоянке в Малом Сугаше, где завершится конный маршрут. Здесь сможем отдохнуть после двух недель в горах. По программе предусмотрены баня и прощальный вечер у костра. Ночуем в походных условиях; утром предстоит дорога обратно в «Таёжник».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 14</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> - Урочище Малый Сугаш - село Кайтанак - Туркомплекс "Таежник".</w:t>
+        <w:t xml:space="preserve"> - Село Кайтанак - Гостевой двор "Таежник".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Транспорт: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Авто</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">370 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Урочище Малый Сугаш - село Кайтанак - Туркомплекс "Таежник".  Переезд до туркомплекса "Таежник". Выезд вечерним трансфером в 22-30 до г. Новосибирск, Барнаул.</w:t>
+        <w:t xml:space="preserve">Главные точки: урочище Малый Сугаш, село Кайтанак, гостевой двор «Таёжник». .После завтрака соберём лагерь и отправимся через Кайтанак в обратную дорогу. Переезд займёт большую часть дня, а точное время прибытия будет зависеть от состояния дороги и остановок. По прибытии в «Таёжник» четырнадцатидневная программа завершается.Обратные билеты лучше покупать с запасом по времени. Если планируете вылет из Горно-Алтайска, удобнее выбрать рейс на следующий день. Доставку в аэропорт или дальнейшую поездку в Барнаул и Новосибирск необходимо согласовать заранее: в исходных материалах условия включённого трансфера указаны по-разному.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.08.2027 - 14.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Добраться до нас Вы можете любым удобным для вас способом.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1539,95 +1631,95 @@
         <w:t xml:space="preserve">Четверг и суббота в 23-45, время прибытия на т/к “Таёжник” 7:00-8:00 в пятницу и воскресенье соответственно.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Выезд на туристских автобусах по направлению т/к “Таёжник - Новосибирск в 12-00 в пятницу и воскресенье. Время в пути 8-9 часов.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доставка из Новосибирска, в дни когда не ходят туристские автобусы осуществляется на рейсовых автобусах Новосибирского автовокзала, маршрут Новосибирск-Чемал. Расписание движения: из Новосибирска 22:15 (ежедневно), обратно из Манжерока в 11:30 (ежедневно). С расписанием можно ознакомиться здесь: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://nsk-avtovokzal.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Чтобы успеть на автобус необходимо прибыть в Новосибирск не позднее, чем за 2 часа до отправления автобуса. Место высадки из автобуса т/к Таёжник” - 468 км чуйского тракта, не доезжая 2,5км до с.Манжерок. Если Вы приобретаете билеты самостоятельно выбирайте пункт назначения - с.Манжерок. Ориентиром для своевременной высадки из автобуса станет памятник Шишкову, через 150 метров от которого расположены базы “Таёжник” и “Любава”. Билет на автобус мы можем приобрести для Вас и отправим на эл.адрес. Возможно организация индивидуального трансфера на легковых автомобилях или микроавтобусах стоимость 8000 рублей за легковой автомобиль и 14 000 рублей за семиместный автомобиль, 20 000 рублей за 10-ти местный автомобиль.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Выезд из т/к “Таёжник” осуществляется в 22:30 в день окончания маршрута, либо в 10:30 - 11:00 на следующий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Также есть возможность прибыть в аэропорт Горно-Алтайска из городов Томск, Челябинск, Новосибирск. Данная доставка имеет некоторые особенности, а именно время прибытия и дни осуществления рейсов, исходя из чего данная доставка подходит не под каждый маршрут, либо требует прибытия в Горный Алтай в день, предшествующий дню начала тура. Информацию о том, подходит ли Вам такая доставка и/или когда её лучше осуществить предоставят Вам сотрудники турфирмы после того, как Вы выберете маршрут и дату заезда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">С расписанием полетов самолетов можно ознакомиться здесь: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">http://www.ga-airport.ru/passazhiram1/raspisanie-reysov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1660,51 +1752,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBDD7008"/>
+    <w:nsid w:val="649C3156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1808,51 +1900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A07FC645"/>
+    <w:nsid w:val="22F8BCC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1956,51 +2048,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63E4B52C"/>
+    <w:nsid w:val="B3BC3B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2104,51 +2196,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B82B5BAC"/>
+    <w:nsid w:val="B4C95B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2252,51 +2344,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8679B8F4"/>
+    <w:nsid w:val="1FC294AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2578,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/strahovanie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/pitanie-turistov-na-marshrute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/67035c345d2a067341e3f1b7/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nsk-avtovokzal.ru/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ga-airport.ru/passazhiram1/raspisanie-reysov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/strahovanie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/pitanie-turistov-na-marshrute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nsk-avtovokzal.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ga-airport.ru/passazhiram1/raspisanie-reysov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>