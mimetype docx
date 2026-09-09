--- v0 (2026-07-01)
+++ v1 (2026-09-09)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 9 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 91 600 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
@@ -137,71 +137,100 @@
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Побродить в окрестностях озера - отдельное удовольствие. В водах Тальменного отражаются горы и небо, здесь растут редкие растения и обитают краснокнижные животные. По договоренности с егерями можно порыбачить на хариуса. Пробовали уху или жаркое из свежей рыбы, приготовленной на костре? Обязательно попробуем! А также съездим на моторной лодке на дикий восточный берег озера, где запрещена любая деятельность человека. Ходить пешком, конечно, можно - так что прогуляемся до каскадного водопада на реке Солоуха.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Маршрут рассчитан на подготовленных туристов. Проходит по диким местам Усть-Коксинского района. Отличается восхитительными по красоте панорамами горных хребтов и долин, практически не освоен туристами, будет особенно интересен любителям дикой, первозданной природы, редких видов растений, а также рыбакам.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">РЕШИЛИ ПОЕХАТЬ НА ТУР?) - заполните анкету </w:t>
-[...19 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">Понравился тур и Вы хотите в него отправиться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Тогда не медлите — мы ждём Вашего сигнала!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Напишите нам в Telegram или MAX по номеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+7 913-990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Один звонок — и Ваше приключение на Алтае начинается!</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Общая продолжительность: 9 дней.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Стоимость: 91 600 рублей.</w:t>
       </w:r>
     </w:p>
@@ -247,51 +276,51 @@
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Маршрут сложный, для участия в нем туристам      желательно иметь опыт конных походов по Горному Алтаю, либо хороший      уровень физической подготовки (если сомневаетесь - рекомендуем для      начинающих сначала попробовать свои силы на маршрутах Каракольские озера,      Путешествие на Красные озера, Погружение в Алтай, также можно проконсультироваться      по подбору тура).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В качестве личного снаряжения в походе      необходимо иметь вещи, перечисленные в разделе </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">"Что взять с собой?"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На крутых склонах, каменных россыпях и      снежных участках коня ведут в поводу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -497,51 +526,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аренда снаряжения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура не входит:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник"      и обратно из любых городов, кроме Горно-Алтайска (аэропорт, в день начала      тура).</w:t>
+        <w:t xml:space="preserve">Трансфер до туркомплекса "Таежник"      и обратно из любых городов, кроме аэропорта  города Горно-Алтайска ( в день начала и окончания тура).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Страховка "Антиклещ" не входит в      стоимость тура</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, её можно      приобрести отдельно, стоимость страховки 400 рублей, срок её действия 365 дней,      оформляется на каждого туриста отдельно, также страховку можно приобрести      в любом страховом агентстве самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
@@ -1238,97 +1267,90 @@
 Барнаула на следующий день в 08:40, 9:40, 11:30, 16:00, время в пути 5-6 часов.
 Для тех, кто заказал индивидуальный трансфер из Барнаула, время выезда
 оговаривается индивидуально. Доставка в аэропорт Горно-Алтайска осуществляется
 ко времени вылета самолета. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">08.07.2026 - 16.07.2026 12 человек</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">24.07.2026 - 01.08.2026 13 человек</w:t>
+        <w:t xml:space="preserve">28.07.2027 - 05.08.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Совет от организаторов тура: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">покупать авиа-билеты в аэропорт г. Горно-Алтайск (столица Республики Алтай) с временем прибытия до 10:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
@@ -1349,51 +1371,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Остальная доставка за дополнительную плату. Заказ варианта доставки осуществляется в любое время с момента бронирования тура, но не позднее 7 дней до его начала.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Новосибирска в обе стороны осуществляется на рейсовых автобусах Новосибирского автовокзала, либо на туристских автобусах, зависит от выбранной даты тура,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> если туристские автобусы не ходят в нужный Вам день - билеты туристами приобретаются самостоятельно на сайте </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://e-traffic.ru/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> либо на другом сайте, осуществляющем продажу билетов, или в кассах Новосибирского автовокзала. Чтобы успеть к началу тура необходимо приобрести билет на рейс Новосибирск - Чемал, до остановки с.Манжерок (выйти не доезжая 2,5 км до села у памятника Шишкову, либо у т\к Таежник, о чем заранее попросить водителя) с временем выезда от автовокзала в 22:15 (от автостанции расположенной у ж\д вокзала - 22:45), дата выезда в день предшествующий дате начала тура. Билеты можно приобрести за 10 дней до дня выезда. Обратный выезд осуществляется на автобусе рейса Чемал-Новосибирск, время отъезда от т\к Таежник 22:40 - 23:00, автобус необходимо остановить у т\к Таежник. Время прибытия в Новосибирск - 7:15, при приобретении билетов из Новосибирска нужно это учитывать. Стоимость доставки зависит от стоимости билетов на рейсы.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка из Барнаула:</w:t>
@@ -1561,51 +1583,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9C8F2E5"/>
+    <w:nsid w:val="75FDD338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1709,51 +1731,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EE96892"/>
+    <w:nsid w:val="07451B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1857,51 +1879,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58F96565"/>
+    <w:nsid w:val="16E8A6D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2107,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-konniy-tur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-traffic.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>