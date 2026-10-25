--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -42,51 +42,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 9 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 91 600 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 98 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -209,51 +209,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Общая продолжительность: 9 дней.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Стоимость: 91 600 рублей.</w:t>
+        <w:t xml:space="preserve">  Стоимость: 98 500 рублей.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Минимальный размер группы: 6 человек.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -672,52 +672,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">378 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Информация о доставке в специальном разделе нашего сайта  "Доставка" . Также подобрать вариант доставки Вам помогут наши менеджеры при обращении. Бесплатный номер 8-800-505-96-15.
-Туркомплекс "Таёжник" - село Кайтанак - урочище Малый Сугаш.Туристов ожидает дневной переезд протяженностью около 380 км, часть пути пролегает вдоль знаменитого Чуйского тракта, затем  дорога уходит на юго-запад в сторону Усть-Коксы и дальше около 30 км до небольшого села Кайтанак.  Группа преодолеет ряд перевалов (Семинский, или Чакырский, а также Ябоганский), включая захватывающий дух перевал Громотуха перед самым въездом в Усть-Коксу. В конце путешествия туристов ждет зимовье – оборудованная для стоянки площадка с деревянным домом и баней. Последние 8 километров пути  - от Кайтанака до стоянки на реке Малый Сугаш – туристы преодолеют на тракторе. На пути предполагаются стоянки для фотосъемок в наиболее живописных местах, а также обед и перекус. Вечером туристов ждет баня и костер знакомств.
+        <w:t xml:space="preserve">Туркомплекс "Таёжник" - село Кайтанак - урочище Малый Сугаш.Туристов ожидает дневной переезд протяженностью около 380 км, часть пути пролегает вдоль знаменитого Чуйского тракта, затем  дорога уходит на юго-запад в сторону Усть-Коксы и дальше около 30 км до небольшого села Кайтанак.  Группа преодолеет ряд перевалов (Семинский, или Чакырский, а также Ябоганский), включая захватывающий дух перевал Громотуха перед самым въездом в Усть-Коксу. В конце путешествия туристов ждет зимовье – оборудованная для стоянки площадка с деревянным домом и баней.. На пути предполагаются стоянки для фотосъемок в наиболее живописных местах, а также обед и перекус. Вечером туристов ждет баня и костер знакомств.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">День 2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Урочище Малый Сугаш - Воровской ключ - Перевал Холодный Белок - Урочище Валакчета.</w:t>
       </w:r>
@@ -1267,51 +1266,51 @@
 Барнаула на следующий день в 08:40, 9:40, 11:30, 16:00, время в пути 5-6 часов.
 Для тех, кто заказал индивидуальный трансфер из Барнаула, время выезда
 оговаривается индивидуально. Доставка в аэропорт Горно-Алтайска осуществляется
 ко времени вылета самолета. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">28.07.2027 - 05.08.2027 14 человек</w:t>
+        <w:t xml:space="preserve">05.07.2027 - 13.07.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
@@ -1583,51 +1582,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75FDD338"/>
+    <w:nsid w:val="6A6C0999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1731,51 +1730,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07451B79"/>
+    <w:nsid w:val="B418F012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1879,51 +1878,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16E8A6D8"/>
+    <w:nsid w:val="21380256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>