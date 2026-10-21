--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -42,51 +42,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Конные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 8 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 91 000 ₽</w:t>
+        <w:t xml:space="preserve">Стоимость: 93 500 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -102,51 +102,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Основные достопримечательности на маршруте - гора Красная и каскад ее озер, гора Паламошка, река Бирюса. Переходы недолгие и лишенные серьезных препятствий. В то же время скучать не придется. Ландшафт местности довольно разнообразен и картинка меняется быстро - хвойные леса соседствуют с альпийскими цветущими лугами, перевалы и горные вершины сливаются с небом, открывая взору панорамные величественные пейзажи. </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Со склонов Катунского хребта берет начало самая крупная река региона. Катунь, часть маршрута  пролегает вдоль ее берега. Тур будет интересен рыбакам - в местных озерах водится много рыбы, в частности, хариуса.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стоимость тура: 82000 руб./чел.</w:t>
+        <w:t xml:space="preserve">Стоимость тура: 93 500 руб./чел.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Продолжительность:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 8 дней/7ночей</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -1078,51 +1078,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Село Кайтанак - турбаза “Таежник”. Возвращаемся на туркомплекс "Таежник" уже знакомой дорогой. Туристы, выезжающие в города Новосибирск и Барнаул, отправляются вечерним автобусом в 22-30. Для тех, кто выезжает в города Кемерово, Томск, Омск, выезд на следующее утро. Для тех, кто заказал индивидный трансфер из Барнаула, время выезда оговаривается индивидуально. Доставка в аэропорт г.Горно-Алтайска осуществляется к времени вылета самолета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">17.07.2027 - 24.07.2027 14 человек</w:t>
+        <w:t xml:space="preserve">19.06.2027 - 26.06.2027 14 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Доставка:</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -1325,51 +1325,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="186CAF7D"/>
+    <w:nsid w:val="21A5F11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1473,51 +1473,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9D6EEF98"/>
+    <w:nsid w:val="3BAE6DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>