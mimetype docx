--- v0 (2026-06-13)
+++ v1 (2026-08-25)
@@ -49,51 +49,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 4 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Стоимость: 44 000 ₽</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Участок Средней Катуни, от реки Большой Яломан до реки Сумульта,  проходит в области высокогорных хребтов и характеризуется не только насыщенностью и разнообразием проявлений строптивой реки (III-IV категории сложности), но и необычайной природной красотой. Короткие пешие экскурсии к наскальным рисункам и курганам разнообразят водное путешествие и приоткроют тайны древних цивилизаций.</w:t>
       </w:r>
     </w:p>
     <w:p/>
@@ -792,143 +792,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Расстояние: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">125 км</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Сплав р.Каянча - Куюс. Переезд до т/к Таежник. Выезд.Завтрак готовят гиды на костре.В этот день основным препятствием во время сплава станет порог Аюлинский (IIкат.сложности)По окончании сплава в районе с.Куюс туристы пересаживаются на автомобили и переезжают на т/к Таежник, где их ждет ужин и баня.Выезд для тех, кто отправляется до Новосибирска и Барнаула.Для тех, кто выбрал Аэропорт Горно-Алтайска - возможно размещение на территории т/к Таежник в палатках, либо в номерах, за дополнительную плату (при их наличии, бронировать нужно заранее).</w:t>
+        <w:t xml:space="preserve">Сплав р.Каянча - Куюс. Переезд до т/к Таежник. Выезд.Завтрак готовят гиды на костре.В этот день основным препятствием во время сплава станет порог Аюлинский (IIкат.сложности)По окончании сплава в районе с.Куюс туристы пересаживаются на автомобили и переезжают на т/к Таежник, где их ждет ужин.Выезд для тех, кто отправляется до Новосибирска и Барнаула.Для тех, кто выбрал Аэропорт Горно-Алтайска - возможно размещение на территории т/к Таежник в палатках, либо в номерах, за дополнительную плату (при их наличии, бронировать нужно заранее).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Даты заездов</w:t>
-      </w:r>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">27.08.2026 - 30.08.2026 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
@@ -1162,51 +1085,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6944704"/>
+    <w:nsid w:val="0F4B08D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1310,51 +1233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E264CED0"/>
+    <w:nsid w:val="DA2579EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1458,51 +1381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D6745980"/>
+    <w:nsid w:val="0E64A6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>