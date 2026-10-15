--- v1 (2026-08-25)
+++ v2 (2026-10-15)
@@ -42,855 +42,1173 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Водные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 4 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Стоимость: 44 000 ₽</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 1 человек</w:t>
+        <w:t xml:space="preserve">Стоимость: 53 500 ₽</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Участок Средней Катуни, от реки Большой Яломан до реки Сумульта,  проходит в области высокогорных хребтов и характеризуется не только насыщенностью и разнообразием проявлений строптивой реки (III-IV категории сложности), но и необычайной природной красотой. Короткие пешие экскурсии к наскальным рисункам и курганам разнообразят водное путешествие и приоткроют тайны древних цивилизаций.</w:t>
-[...54 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">🌊 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главные точки:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">Особенности маршрута:</w:t>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">река Катунь</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Большой Яломан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">порог Ильгумень</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кадринская труба</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шабаш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каянча</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аюлинский порог</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">древние петроглифы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чуйский тракт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  За 4 дня вы пройдёте один из самых динамичных участков </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Средней Катуни</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — пороги III–IV категории, мощные валы, бочки и километры большой воды среди горных хребтов Алтая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✨</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Эмоции и состояние</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Здесь городской ритм выключается уже после первых взмахов веслом. Вместо него — </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">концентрация, командная работа, азарт прохождения и мощный заряд энергии от Катуни</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Домой вы вернётесь с приятной усталостью и тем особенным чувством: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Я это прошёл»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">🔥</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Почему этот тур</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Групповой трансфер из/в аэропорт Горно-Алтайска в подарок</w:t>
+        <w:t xml:space="preserve">🚣      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Максимум рафтинга за 4 дня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> — насыщенный маршрут без лишних      переездов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Основная группа идет на рафтах, маршрут средней сложности;</w:t>
+        <w:t xml:space="preserve">🌊      Знаковые пороги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ильгумень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шабаш</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Каянча</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аюлинский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На усмотрение инструктора (в зависимости от погодных условий и уровня воды) возможны обнос порогов по берегу, либо ограничения для некоторых участников при прохождении порогов (высадка на берег и обход порога по берегу);</w:t>
+        <w:t xml:space="preserve">🪨      Пешая экскурсия к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">древним петроглифам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">В качестве личного снаряжения в походе необходимо иметь вещи, перечисленные в разделе </w:t>
-[...6 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">⛺ Настоящий      походный формат: палатки, костры и ужины на берегу реки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">На маршруте работают 2-4 инструктора по сплаву;</w:t>
-[...15 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">🏔      Дорога к старту проходит по легендарному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Чуйскому тракту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">💰</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стоимость и формат</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53 500 ₽ / чел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  ⏱ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 дня / 3 ночи</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 👤 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Возраст:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 16–60 лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ⛺ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Проживание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> палатки, походные условия</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  📲 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бронирование:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Telegram / MAX</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+7 (913) 990-67-74</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">В стоимость тура входит:</w:t>
-[...111 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Программа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - По Чуйскому тракту к Малому Яломану</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Авто</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">300 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🏔 Главные точки: гостевой двор «Таёжник», Чуйский тракт, река Катунь, Малый Яломан.  🛣 После знакомства с гидами отправимся по легендарному Чуйскому тракту к Малому Яломану — стартовой точке водной части путешествия.  ⛺ Разобьём палаточный лагерь на берегу Катуни, подготовим снаряжение и пройдём инструктаж перед предстоящим сплавом. Вечером — знакомство с командой и ужин у костра.  ℹ️ Важно    Прибыть      в гостевой двор «Таёжник» необходимо до 11:00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Ильгумень и Кадринская труба</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Рафт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">48 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🌊 Главные точки: река Катунь, Малый Яломан, порог Ильгумень, Кадринская труба, водоворот Поганка, Генеральская стоянка.  🚣 Начинаем сплав по Катуни. Первый серьёзный вызов — порог Ильгумень IV категории: около 500 метров бурной воды и мощные валы высотой до 4 метров.  🌊 Далее — Кадринская труба III категории: 6 км больших волн, бочек и знаменитый водоворот Поганка.  ⛺ Завершим день на Генеральской стоянке, выше порога Шабаш. Вечером — лагерь на берегу Катуни и ужин у костра.  ℹ️ Важно:  к группе могут присоединиться участники конного тура, поэтому старт сплава может быть перенесён ближе к обеду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Шабаш, Каянча и древние петроглифы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Рафт 
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">25 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🌊 Главные точки: река Катунь, Генеральская поляна, порог Шабаш, порог Каянча, устье реки Каянча, древние петроглифы.  🚣 Главный вызов дня — порог Шабаш IV категории: две мощные ступени и около 700 метров технически сложной воды.  🌊 Далее пройдём три ступени порога Каянча II категории с шиверами и бочками. Финишируем в устье реки Каянча.  🪨 После сплава отправимся к древним петроглифам — наскальным рисункам, сохранившим следы истории Алтая.  🔥 Вечером — лагерь на берегу Катуни и ужин у костра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">День 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> - Финальный сплав по Катуни</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспорт: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Рафт / авто</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расстояние: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">125 км</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Описание: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">🌊 Главные точки: река Катунь, Аюлинский порог, Куюс, гостевой двор «Таёжник».  🚣 Финальный участок маршрута — прохождение Аюлинского порога II категории и последние километры сплава по Катуни.  🏁 Финишируем в районе Куюса и отправимся в гостевой двор «Таёжник», где нас ждёт ужин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">В стоимость тура не входит:</w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve">Даты заездов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">19.06.2027 - 22.06.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">24.06.2027 - 27.06.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">26.06.2027 - 29.06.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">01.07.2027 - 04.07.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">03.07.2027 - 06.07.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">10.07.2027 - 13.07.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">15.07.2027 - 18.07.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">22.07.2027 - 25.07.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">29.07.2027 - 01.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">31.07.2027 - 03.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">07.08.2027 - 10.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">12.08.2027 - 15.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">14.08.2027 - 18.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">19.08.2027 - 22.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">21.08.2027 - 24.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">26.08.2027 - 29.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">28.08.2027 - 30.08.2027 12 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...319 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Доставка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Организация трансфера:</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Подробно можно ознакомится в разделе </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">доставка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Совет от организаторов тура: покупать авиа-билеты в аэропорт г. Горно-Алтайск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (столица Республики Алтай) с временем прибытия до 12:00 т.к. доставка с аэропорта до Таёжника занимает 25 мин. Доставка с Барнаула (Алтайский край-соседний регион) до Таёжника занимает 4-5ч.</w:t>
       </w:r>
     </w:p>
@@ -1085,51 +1403,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F4B08D7"/>
+    <w:nsid w:val="BBB90DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1232,354 +1550,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...294 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1609,51 +1625,51 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.yandex.ru/cloud/68c932c190fa7b329e553617" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alaktu.ru/for-tourists/vesci-v-vodniy-tur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/pitanie-turistov-na-marshrute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altaiatour.ru/for-tourists/snaryajenie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alaktu.ru/for-tourists/3-dostavka-turistov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>