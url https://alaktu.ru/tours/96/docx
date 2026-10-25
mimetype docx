--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Мультинские озера</w:t>
+        <w:t xml:space="preserve">Мультинские озера. Тур на 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Тип: Пешие с сопровождением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Сезон: Лето</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Общая продолжительность: 7 дней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -70,470 +70,656 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Размер группы (на ближайший заезд): 12 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">⛰️ Вы увидите главное:</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Мультинские озёра — каскад из трёх </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">основных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ледниковых озёр (Нижнее, Среднее, Верхнее) плюс ещё </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">несколько десятков меньших</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, спрятанных в долине реки Мульта на склоне Катунского хребта, на территории Катунского биосферного заповедника.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Нижнее (1604 м.н.у.м) — самое большое, около 2,4 км в длину. Вода летом прогревается до +15 °C, можно купаться. На берегу — турбаза, катер, можно рыбачить на хариуса. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">+1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Среднее (1634 м.н.у.м) — короче, но глубже, вода особенно яркая, бирюзово-мятная.Среднее и Нижнее Мультинские озера разделены моренным валом, который в народе называют «шумы» потому что на этом двухсотметровом участке река Мульта с шумом пробивается многими потоками между большими камнями. На левом берегу озера  расположен кордон Катунского биосферного заповедника </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Верхнее (1795 м.н.у.м) — самое глубокое (до 48 м), лежит в скальном цирке у подножия ледников. Вода холодная даже в июле — +6…+8 °C. Отсюда открывается тот самый «открыточный» вид на ледник Мультинский и пик Сказка. В чашу озера впадают четыре ручья, питающихся за счет таяния ледников и снежников. Озеро окружают альпийские луга, в которых можно встретить и редкие виды растений – родиолу розовую, родиолу морозную и копеечник чайный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">озеро Куйгук (2030 м.н.у.м) с водопадом 25 м,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">озеро Поперечное (1885 м.н.у.м) —  вытянуто в меридиональном направлении, напоминает форму гитары. Длина озера 1860 м, глубина 22, 6 м. Из озера вытекает река Поперечная – левый приток Мульты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Маршрут некатегорийный — не нужны кошки, верёвки, специальное снаряжение. Перепады высот между озёрами небольшие: от Нижнего до Среднего — 30 м, от Среднего до Верхнего — 145 м. Высоты 1700–1900 м — для Алтая скромно, горная болезнь не грозит. При этом виды на пути следования достойны уровня тяжёлых категорийных походов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Почему ехать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Логика маршрута: жизнь в базовом лагерь + пешие радиалки. Мы ставим лагерь на Нижнем озере  и ходим радиальными выходами налегке. Не нужно каждый день сворачивать лагерь и тащить палатки. Один день — </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Верхнее озеро</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, другой — </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Поперечное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, третий — </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Куйгук и водопад. Каждый день новый пейзаж, но ночуете в своем обустроенном базовом лагере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Вас ждет </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">экзотика без виз и перелётов: мармеладно-бирюзовая вода, кедровая тайга, ледники, водопады, альпийские луга, белки и бурундуки, которые не боятся людей, маралы на лугах,следы животных, «Поляна каменных ягод» — россыпь округлых валунов, отполированных ледником, и водопад Шумы — место, где два озера соединяются сквозь гигантские валун.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость тура при проживании в палатках - 79800 рублей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость тура при одноместном проживании в палатке - 86000 рублей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">⛰️ Вы увидите главное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Нижнее, Среднее и Верхнее Мультинские озёра — три жемчужины Катунского хребта на высоте 1710–1740 м</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Поперечное озеро — бирюзовое зеркало в обрамлении белоснежных вершин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
-[...23 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Озеро Куйгук и одноимённый водопад </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Катунский биосферный заповедник —реликтовые растения, 97 видов грибов, первозданная тайга</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Чуйский тракт и Семинский перевал — легендарная дорога через сердце Алтая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Протока Шумы — поющая связка между Нижним и Средним Мультинскими озёрами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Смотровая площадка над Нижним Мультинским с видом на вершины Катунского хребта</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Особенности маршрута</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Групповой трансфер из аэропорта Горно-Алтайска в день начала тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Маршрут не сложный, для участия  в нем туристы должны иметь хорошую физическую подготовку (возможность преодолевать в день по 15-20 км пешком , без груза</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В качестве личного снаряжения в походе необходимо иметь вещи, перечисленные в разделе </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">«Что взять с собой в комбинированный тур»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">До Нижнего Мультинского озера (и обратно)  туристы забрасываются на автомобиле высокой проходимости (УАЗ или Газ-66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">На маршруте работают 1-2 инструктора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Дети до 12 лет на маршрут не допускаются;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">В стоимость маршрута включена страховка "Ингосстрах".Страховой полис выписывается на группу и находится у инструкторов по маршруту. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">График маршрута может незначительно меняться в зависимости от погодных условий, с целью обеспечения безопасного прохождения маршрута, по усмотрению инструктора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура входит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Перевозки, согласно программы тура;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оплата турстоянок (оплата места под палатки в оборудованных туркемпингах);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Баня согласно, программы тура;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оплата работы инструктора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оплата рекреационных сборов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оплата страховки от несчастного случая и медицинская страховка</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Оплата трехразового питания по программе(в некоторые дни обеды в виде перекуса)</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Аренда снаряжения </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">В стоимость тура не входит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Иной трансфер до туркомплекса "Таежник" и обратно, кроме группового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Страховой полис выписывается на группу и находится у инструкторов по маршруту. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Страховка от клеща не входит в стоимость тура</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, её можно оформить дополнительно, стоимость страховки 400,00 рублей, срок действия 1 год.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ужин в 1 и 7 день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Программа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1091,51 +1277,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E46F01B"/>
+    <w:nsid w:val="13870B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1239,51 +1425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B1C66C16"/>
+    <w:nsid w:val="D5BF116B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1387,51 +1573,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19DE20E1"/>
+    <w:nsid w:val="46685C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1535,51 +1721,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9F8B8CD"/>
+    <w:nsid w:val="21C668C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="74CF9004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1693,50 +2027,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>